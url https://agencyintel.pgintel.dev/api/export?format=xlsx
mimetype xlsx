--- v0 (2026-05-14)
+++ v1 (2026-07-11)
@@ -292,98 +292,98 @@
   <si>
     <t>Feb 2015: Won as Acer's first-ever global creative AOR in 4-way pitch (vs Grey, Dentsu Aegis, DDB) | Corporate global brand work (multi-market campaigns originating in Singapore) | Predator gaming sub-brand uses separate shops (McCann Demand, Designit, Vanquish) for specific work</t>
   </si>
   <si>
     <t>mnc-nestle-taiwan</t>
   </si>
   <si>
     <t>Nestlé Taiwan</t>
   </si>
   <si>
     <t>台灣雀巢</t>
   </si>
   <si>
     <t>Nestlé S.A. (SIX: NESN)</t>
   </si>
   <si>
     <t>Publicis Media (likely Starcom Taiwan / Zenith for TW; bespoke 'Nestlé One' in China)</t>
   </si>
   <si>
     <t>WPP has a foothold via the global OpenMind unit (EU) and KitKat creative — there's a precedent argument for WPP Media Taiwan to land a TW project even within Publicis-dominant TW</t>
   </si>
   <si>
     <t>Nestlé China 'Nestlé One' unit 2024 | KitKat 'Break Better' (global, WPP/VML creative) | Nescafé Plan 2030 sustainability</t>
   </si>
   <si>
+    <t>mnc-henkel-taiwan</t>
+  </si>
+  <si>
+    <t>Henkel Taiwan</t>
+  </si>
+  <si>
+    <t>漢高台灣</t>
+  </si>
+  <si>
+    <t>Henkel AG &amp; Co. KGaA (Xetra: HEN3)</t>
+  </si>
+  <si>
+    <t>Dentsu (Carat) global media; Dentsu Creative on consolidated creative scope; multi-shop on regional adaptations including some legacy WPP (Wunderman Thompson) and DDB</t>
+  </si>
+  <si>
+    <t>global integrated media + creative consolidation</t>
+  </si>
+  <si>
+    <t>warm</t>
+  </si>
+  <si>
+    <t>Schwarzkopf salon-channel KOL + hair stylist programs (project-only)</t>
+  </si>
+  <si>
+    <t>Schwarzkopf Professional 'Together. A Passion for Hair' salon platform | Persil 'Dirt is Good' / 'Tough Stains' laundry category platform | Loctite DIY adhesive consumer push (US + selected EU)</t>
+  </si>
+  <si>
     <t>mnc-pepsico-taiwan</t>
   </si>
   <si>
     <t>PepsiCo Taiwan</t>
   </si>
   <si>
     <t>台灣百事食品</t>
   </si>
   <si>
     <t>PepsiCo Inc. (NASDAQ: PEP)</t>
   </si>
   <si>
     <t>OMD Taiwan</t>
   </si>
   <si>
     <t>Snack-category KOL ecosystems on TW Threads/IG — fast-moving, OMD/BBDO-style traditional planning lags here</t>
   </si>
   <si>
     <t>PepsiCo Foods Taiwan media planning + buying (Lay's, Doritos, Cheetos, SunBites) | Global PepsiCo OMG mandate</t>
   </si>
   <si>
-    <t>mnc-henkel-taiwan</t>
-[...25 lines deleted...]
-  <si>
     <t>mnc-unilever-taiwan</t>
   </si>
   <si>
     <t>Unilever Taiwan</t>
   </si>
   <si>
     <t>台灣聯合利華</t>
   </si>
   <si>
     <t>Unilever PLC (LSE: ULVR / NYSE: UL)</t>
   </si>
   <si>
     <t>OMG Taiwan (Omnicom Media Group)</t>
   </si>
   <si>
     <t>cool</t>
   </si>
   <si>
     <t>MOST CONTESTABLE for WPP Media of all 5: Unilever just PUBLICLY chose OMG over Mindshare for TW — Mindshare/WPP Media has a structural disadvantage. Wedges must be NON-media: data, creator orchestration, retail media, e-commerce.</t>
   </si>
   <si>
     <t>Dove #ShareTheFirst (global, Edelman creative) | Magnum premium / culture-first strategy 2025 | Knorr / Hellmann's / Lipton TW portfolio</t>
   </si>
   <si>
     <t>mnc-microsoft-taiwan</t>
@@ -862,683 +862,683 @@
   <si>
     <t>Power of One Novartis global consolidation (2018) — flagship Publicis pharma win | Entresto heart-failure awareness platform (TW Heart Failure Society partnerships) | Cosentyx psoriasis defensive vs Skyrizi/Tremfya (TW Psoriasis Association)</t>
   </si>
   <si>
     <t>mnc-abbvie-taiwan</t>
   </si>
   <si>
     <t>AbbVie Taiwan</t>
   </si>
   <si>
     <t>台灣艾伯維股份有限公司</t>
   </si>
   <si>
     <t>AbbVie Inc. (NYSE: ABBV)</t>
   </si>
   <si>
     <t>Publicis Health (Rx creative + media since 2013)</t>
   </si>
   <si>
     <t>Global creative AOR: Publicis Health (Saatchi Wellness, Digitas Health, Razorfish Health, etc.) — AbbVie has multi-year integration with Publicis Health since post-2013 Abbott spin-off</t>
   </si>
   <si>
     <t>Humira → Skyrizi/Rinvoq migration playbook (TW dermatology, gastroenterology, rheumatology KOLs) | Skyrizi psoriasis + IBD launches (TW Psoriasis Association, TW IBD Society) | Rinvoq atopic dermatitis launch (TW Dermatology — Ebglyss competitive context)</t>
   </si>
   <si>
+    <t>mnc-pfizer-taiwan</t>
+  </si>
+  <si>
+    <t>Pfizer Taiwan</t>
+  </si>
+  <si>
+    <t>輝瑞台灣</t>
+  </si>
+  <si>
+    <t>Pfizer Inc. (NYSE: PFE)</t>
+  </si>
+  <si>
+    <t>Publicis Health Media</t>
+  </si>
+  <si>
+    <t>Global creative consolidation to Publicis (May 2023, fully consolidated by early 2024) following IPG appointment that lasted only 10 months</t>
+  </si>
+  <si>
+    <t>mnc-mars-taiwan</t>
+  </si>
+  <si>
+    <t>Mars Taiwan</t>
+  </si>
+  <si>
+    <t>瑪氏台灣</t>
+  </si>
+  <si>
+    <t>Mars, Incorporated (private, family-owned, US)</t>
+  </si>
+  <si>
+    <t>Mindshare (WPP / GroupM bespoke 'Team Mars' unit) global media; BBDO (Omnicom) on global confectionery + petcare creative; multi-shop on regional adaptations</t>
+  </si>
+  <si>
+    <t>WPP (media); Omnicom (creative)</t>
+  </si>
+  <si>
+    <t>TW pet-owner cultural insight — TW pet-parent psychographics (small-dog cafe culture, pet-friendly venues) need local creative beyond global Pedigree platforms</t>
+  </si>
+  <si>
+    <t>M&amp;M's CNY zodiac limited editions (BBDO global, Mindshare media) | Pedigree 'Feed The Good' adoption + welfare platform | Royal Canin breed-specific nutrition (vet specialty + Watsons)</t>
+  </si>
+  <si>
+    <t>mnc-kraft-heinz-taiwan</t>
+  </si>
+  <si>
+    <t>Kraft Heinz Taiwan</t>
+  </si>
+  <si>
+    <t>卡夫亨氏台灣</t>
+  </si>
+  <si>
+    <t>The Kraft Heinz Company (NASDAQ: KHC)</t>
+  </si>
+  <si>
+    <t>Publicis Groupe ('Power of One' integrated unit — Publicis Media + Publicis creative + Sapient + Digitas); David / Ogilvy (WPP) and Wieden+Kennedy on selected creative</t>
+  </si>
+  <si>
+    <t>Publicis Groupe (primary integrated AOR)</t>
+  </si>
+  <si>
+    <t>global integrated media + creative + digital AOR</t>
+  </si>
+  <si>
+    <t>Heinz HORECA / restaurant chain marketing — TW Western dining (burgers, brunch cafes) is fragmented</t>
+  </si>
+  <si>
+    <t>Heinz 'It Has to Be Heinz' global platform (Wieden+Kennedy) | Heinz 'Draw Ketchup' / 'Heinz is Ketchup' (Rethink Canada / David Miami — David is Ogilvy/WPP) | Philadelphia cream cheese 'Made with Care' platform</t>
+  </si>
+  <si>
+    <t>mnc-danone-taiwan</t>
+  </si>
+  <si>
+    <t>Danone Taiwan</t>
+  </si>
+  <si>
+    <t>達能台灣</t>
+  </si>
+  <si>
+    <t>Danone S.A. (Euronext Paris: BN)</t>
+  </si>
+  <si>
+    <t>Omnicom (OMD) global media; multi-shop creative — BETC (Havas) on Evian, McCann on Aptamil regional, TBWA + DDB on regional adaptations</t>
+  </si>
+  <si>
+    <t>Omnicom (media); mixed (creative)</t>
+  </si>
+  <si>
+    <t>Aptamil maternity-channel HCP/CRM activation (project-only)</t>
+  </si>
+  <si>
+    <t>Evian 'Live Young' / 'Drink True' premium water platform (BETC Havas) | Activia 'Feel Good From Within' gut-health platform | Aptamil 'Together for Healthy Generations' premium infant formula</t>
+  </si>
+  <si>
+    <t>mnc-abinbev-taiwan</t>
+  </si>
+  <si>
+    <t>AB InBev Taiwan</t>
+  </si>
+  <si>
+    <t>百威英博台灣</t>
+  </si>
+  <si>
+    <t>Anheuser-Busch InBev SA/NV (Euronext: ABI; NYSE: BUD)</t>
+  </si>
+  <si>
+    <t>Carat (Dentsu) global media; multi-shop creative — David (WPP) on Corona, Wieden+Kennedy on Bud Light + Stella Artois, DDB on Budweiser global anthems, Anomaly on selected</t>
+  </si>
+  <si>
+    <t>Dentsu (media); mixed (creative — partial WPP)</t>
+  </si>
+  <si>
+    <t>Corona TW summer + festival activation — David is WPP, project-pitched local activation possible</t>
+  </si>
+  <si>
+    <t>Budweiser FIFA World Cup 'Bring Home the Bud' (DDB + W+K) | Corona 'La Vida Mas Fina' / 'Find Your Beach' premium import platform (David WPP) | Stella Artois 'Be Legacy' premium beer platform (W+K)</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>President Chain Store (7-Eleven Taiwan)</t>
+  </si>
+  <si>
+    <t>統一超商</t>
+  </si>
+  <si>
+    <t>Retail</t>
+  </si>
+  <si>
+    <t>Uni-President Group</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>RMN/Retail-Media transformation: WPP (GroupM/Choreograph/Mindshare/Wavemaker) could position as the agency-side counterpart to PRESCO's publisher-side build — help brands transact against 7-ELEVEN's RMN, and help PCSC sell it to global advertisers via WPP's global brand relationships.</t>
+  </si>
+  <si>
+    <t>Brain Magazine 2007 split roster: United Asatsu (now ADK) on City Cafe; Toplan (太笈) on 7-Eleven master; Saatchi on Starbucks Taiwan | OPENPOINT loyalty platform — partner not publicly disclosed</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>Taishin Financial Holding</t>
+  </si>
+  <si>
+    <t>台新金控</t>
+  </si>
+  <si>
+    <t>WEDGE #1 — 'The merger is the brief.' This is the #1 wedge on the entire roster. TS Financial just did a NT$8.3T merger and ITS HOLDING-LEVEL BRAND PLATFORM HAS NO PUBLIC AGENCY OF RECORD. Pitch: WPP brings a global financial-services M&amp;A brand-integration playbook (HSBC, Citi, Barclays, MUFG precedents) that no Taiwan agency can match. Frame: '認真同行 is a values line — let us turn it into a strategic narrative your 10M customers can act on.' This wedge alone is worth the dinner.</t>
+  </si>
+  <si>
+    <t>Richart brand campaigns (2016-present) — multiple campaigns by different shops; no single AOR confirmed publicly | Taishin Bank Arts Award (1st-22nd editions) — cultural marketing platform | Post-Shin Kong merger announcement (Aug 2024) — brand consolidation underway through 2026-27</t>
+  </si>
+  <si>
+    <t>mnc-haleon-taiwan</t>
+  </si>
+  <si>
+    <t>Haleon Taiwan</t>
+  </si>
+  <si>
+    <t>Haleon 台灣</t>
+  </si>
+  <si>
+    <t>MNC Consumer Health</t>
+  </si>
+  <si>
+    <t>Haleon plc (LSE: HLN; NYSE: HLN) — spun off from GSK July 2022</t>
+  </si>
+  <si>
+    <t>WPP (wellness + oral health — Sensodyne, Aquafresh, Centrum, Caltrate, Emergen-C); Publicis Groupe (OTC — Voltaren, Panadol, Advil)</t>
+  </si>
+  <si>
+    <t>split: WPP + Publicis Groupe</t>
+  </si>
+  <si>
+    <t>global creative (post-Oct 2025 consolidation); media split similarly</t>
+  </si>
+  <si>
+    <t>WPP just WON Sensodyne + Aquafresh + wellness globally in Oct 2025 — this is the strongest WPP-defend/expand pitch surface in this batch. Sensodyne TW activation falls under WPP Media TW scope by inheritance.</t>
+  </si>
+  <si>
+    <t>Sensodyne 'Life's Too Short for Sensitive Teeth' 2025 refresh (Publicis legacy → WPP from Oct 2025) | Voltaren topical pain category-building | Centrum daily wellness multivitamin</t>
+  </si>
+  <si>
+    <t>mnc-bayer-taiwan</t>
+  </si>
+  <si>
+    <t>Bayer Taiwan</t>
+  </si>
+  <si>
+    <t>拜耳台灣</t>
+  </si>
+  <si>
+    <t>Bayer AG (Xetra: BAYN; OTC: BAYRY)</t>
+  </si>
+  <si>
+    <t>Interpublic Group (IPG) — global Consumer Health (creative + production + media); Pharmaceuticals (Rx) division has separate, less-publicized agency relationships</t>
+  </si>
+  <si>
+    <t>IPG (Consumer Health); mixed (Pharmaceuticals)</t>
+  </si>
+  <si>
+    <t>global integrated AOR (Consumer Health)</t>
+  </si>
+  <si>
+    <t>Bayer Pharmaceuticals (Rx) is a SEPARATE scope from Consumer Health — IPG win covers only Consumer Health. WPP can still pitch Rx TW (Eylea retinal, Xarelto anticoagulant, Nubeqa oncology)</t>
+  </si>
+  <si>
+    <t>Aspirin Heart Risk Assessment digital tool 2024 (EssenceMediacom WPP legacy) | Aspirin Super Bowl Gen X/Millennial heart-health 2024 (EssenceMediacom WPP legacy) | Bepanthen baby skincare + wound healing (MullenLowe IPG legacy)</t>
+  </si>
+  <si>
+    <t>mnc-kia-taiwan</t>
+  </si>
+  <si>
+    <t>Kia Taiwan</t>
+  </si>
+  <si>
+    <t>台灣森那美起亞</t>
+  </si>
+  <si>
+    <t>MNC Auto</t>
+  </si>
+  <si>
+    <t>Kia Corporation (KRX: 000270) — Hyundai Motor Group</t>
+  </si>
+  <si>
+    <t>Innocean Worldwide (HMG captive) — global creative + media primary; David&amp;Goliath in US; TW local via 台灣森那美起亞-appointed shops</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Group captive (Innocean independent/family-owned)</t>
+  </si>
+  <si>
+    <t>global captive + TW distributor local</t>
+  </si>
+  <si>
+    <t>Kia EV6 / EV9 global EV launches (Innocean) | Kia 'Movement that Inspires' brand platform 2021 refresh | Sportage / Sorento TW SUV campaigns</t>
+  </si>
+  <si>
     <t>2412</t>
   </si>
   <si>
     <t>Chunghwa Telecom</t>
   </si>
   <si>
     <t>中華電信</t>
   </si>
   <si>
-    <t>unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>Procurement playbook, not AOR pitch: build a 'CHT framework agreement' play — pre-qualified panel for tendered creative briefs, with a permanent bid-desk capability inside WPP Taiwan to respond to 政府採購網 RFPs within statutory windows (often 14-21 days).</t>
   </si>
   <si>
     <t>Historical: Proximity Taiwan won an integrated AOR in 2005 (~$5.4M annual billings, Campaign Asia) | 聯旭 (United Advertising) on roster in 2000s</t>
   </si>
   <si>
-    <t>mnc-pfizer-taiwan</t>
-[...14 lines deleted...]
-    <t>Global creative consolidation to Publicis (May 2023, fully consolidated by early 2024) following IPG appointment that lasted only 10 months</t>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>Fubon Financial Holding</t>
+  </si>
+  <si>
+    <t>富邦金控</t>
+  </si>
+  <si>
+    <t>Wedge 1 — 'You are the only Top-2 FHC without a structural AOR. That is an opportunity, not a problem — let us be your idea AOR, not your scale AOR.' Fubon's fragmented model means a challenger can pitch 'best-idea-wins' partnership without dislodging an incumbent network — unique entry condition vs Cathay (Ogilvy-locked) or CTBC.</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>Taiwan Mobile</t>
+  </si>
+  <si>
+    <t>台灣大哥大</t>
+  </si>
+  <si>
+    <t>Fubon Group</t>
+  </si>
+  <si>
+    <t>WPP already owns the brand-architecture chair: Superunion built 'Open Possible' / Planet Possible in 2020. Lead with 'we shaped the brand identity that 'Taiwan Duck' lives inside — let us shape the platform that activates it next'. This is the strongest single wedge.</t>
+  </si>
+  <si>
+    <t>Historical (Brain Magazine 2007 data): Dentsu Taiwan creative + ZenithOptimedia media | April 2024 '台哥Duck' brand campaign launched without publicly credited agency</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>Yulon Motor</t>
+  </si>
+  <si>
+    <t>裕隆汽車</t>
+  </si>
+  <si>
+    <t>Yulon Group</t>
+  </si>
+  <si>
+    <t>WEDGE 1 - The Lee Chang-Yi window: he is six months into the job at pitch time, has an explicit brand-marketing remit, has a personal Kia-turnaround track record tied to marketing refresh, and has worked across Mazda/Ford Lio Ho/Luxgen/Audi/Kia - meaning he has personally been the client of multiple Taiwan AORs and knows the agency landscape from the buyer side. This is the highest-value single relationship to build in the entire 2227 portfolio. Pitch a 'first-100-days' Nissan Taiwan brand-relaunch program. Reference his Kia growth multiple.</t>
+  </si>
+  <si>
+    <t>Luxgen n7 EV 2024 launch — multi-channel domestic campaign, agency not publicly credited | Nissan Taiwan brand work — historically Yulon controls Nissan TW comms; Nissan global AOR sits at TBWA but Taiwan executions are localized</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>Cheng Shin Rubber Industry (Maxxis)</t>
+  </si>
+  <si>
+    <t>正新橡膠</t>
+  </si>
+  <si>
+    <t>Lifestyle</t>
+  </si>
+  <si>
+    <t>WEDGE 1 — Sports-marketing / sponsorship-activation specialism, NOT creative AOR: 70% of spend is sponsorship. The realistic WPP play is positioning a sports-marketing capability (think MKTG / Wasserman-style services within the WPP stack, or Mindshare's sports practice) as a partner to MAXXIS' in-house sponsorship team — measurement, activation, content amplification, athlete content production. This honors the chairman's in-house doctrine while inserting WPP capability around it.</t>
+  </si>
+  <si>
+    <t>Global Maxxis sports sponsorships: Cleveland Cavaliers jersey patch (2017-2020), UCI MTB World Cup title sponsor, ATP Vienna tennis | Sports marketing handled centrally from Cheng Shin HQ in Yuanlin, Changhua</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>Wowprime Group</t>
+  </si>
+  <si>
+    <t>王品</t>
+  </si>
+  <si>
+    <t>Holding-co brand-architecture refresh: rationalize 22-brand portfolio post-2025 closures. Frame as 'house of brands' governance — Ogilvy-style discipline, naturally inherits 高端訓's playbook.</t>
+  </si>
+  <si>
+    <t>Each sub-brand (Wang Steak, Tasty, ikki, Hot 7, etc.) runs distinct campaign cycles | Group-level CRM platform '瘋美食' — digital marketing handled in-house</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>Sanyang Motor (SYM)</t>
+  </si>
+  <si>
+    <t>三陽工業</t>
+  </si>
+  <si>
+    <t>WEDGE 1 — Heir-apparent wedge (highest priority): Wu Yi-Cheng is the actual marketing decision-maker, expanding scope year-over-year, with explicit appetite for unexpected co-brands and digital-first experimentation (Street Fighter V proof point). A heir-apparent picking their own agency roster is the canonical AOR-shift moment. Pitch to Wu Yi-Cheng directly with 'next-decade brand architecture for a category leader transitioning to EV' — not to his father, who is happy with the status quo. This is a multi-year relationship investment, not a one-cycle AOR raid.</t>
+  </si>
+  <si>
+    <t>SYM DRG / JET scooter series youth campaigns (2022-2024) | Scooter category competitive battle with Kymco and Gogoro</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>China Life Insurance</t>
+  </si>
+  <si>
+    <t>中國人壽</t>
+  </si>
+  <si>
+    <t>China Development Financial Holding</t>
+  </si>
+  <si>
+    <t>WEDGE 1 — Year-2 of the rebrand needs proof, not announcements: 2024 was launch theatre. 2025-2026 is the equity-building phase. Pitch a multi-year brand operating system that turns 'KGI Life Inaugural Year' into a durable platform — exactly the moment a challenger holding-co AOR can win.</t>
+  </si>
+  <si>
+    <t>Retirement / health-protection product brand campaigns | Post-CDFH acquisition (2017) brand-integration work</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>China Airlines</t>
+  </si>
+  <si>
+    <t>中華航空</t>
+  </si>
+  <si>
+    <t>Aviation</t>
+  </si>
+  <si>
+    <t>Fleet-renewal storytelling: 24 x 787 + 15 x A350-1000 + cabin refurb (2026-2030) is a once-a-decade product story with no named creative partner. Pitch a 'next-gen China Airlines' brand platform timed to the first 787 commercial flight (BKK/HND, June 2026) — VML/Ogilvy lead, Hogarth for production-at-scale across markets.</t>
+  </si>
+  <si>
+    <t>Annual CNY / Mid-Autumn brand films (a Taiwan creative-industry fixture) | 787-9 Dreamliner livery + cabin product launch campaigns (2024-25) | SkyTeam alliance co-branded work</t>
+  </si>
+  <si>
+    <t>8044</t>
+  </si>
+  <si>
+    <t>PChome Online</t>
+  </si>
+  <si>
+    <t>網家</t>
+  </si>
+  <si>
+    <t>Wedge 1 — 'Shopee attacked you on delivery. Coupang is attacking you on brand. You haven't answered either. Let us answer.' This is the cleanest single wedge. Shopee's '習慣你的遲到' (got used to your tardiness) TVC + Coupang's brand-led entry constitute a public, documented, two-front creative attack to which PChome has produced no public counter-creative. A WPP creative-led pitch can land here with concrete competitive-response work. Cite https://hansli0417.medium.com/蝦皮24h怎麼利用廣告拉抬自己地位-pchome又該如何回應-acbd2b49ea9</t>
+  </si>
+  <si>
+    <t>PChome 24h '24-hour delivery, made in Taiwan' brand positioning (2024-25) | Ruten C2C marketplace brand campaigns | PChome Store anniversary / shopping festival cycles</t>
+  </si>
+  <si>
+    <t>8454</t>
+  </si>
+  <si>
+    <t>momo.com (Fubon Multimedia Technology)</t>
+  </si>
+  <si>
+    <t>富邦媒體科技</t>
+  </si>
+  <si>
+    <t>Wedge 1 — 'Coupang is brand-led. Shopee is celebrity-led. You are still performance-led. Which one of those wins 2027?' This is the only wedge that gets past the in-house wall. Pitch a holding-level momo brand platform that gives momo an EMOTIONAL story (something Coupang/Shopee can't easily copy because they're foreign brands without Taiwan-origin equity). The 'Taiwan's own e-commerce' angle is real and underused. Cite https://finance.technews.tw/2024/01/03/momo-vs-coupang/</t>
+  </si>
+  <si>
+    <t>momo熊 mascot-led TVC franchise (continuous) | Celebrity endorsement campaigns (Jay Chou, Aaron Yan, others) | Anniversary / 雙11 / shopping festival saturation campaigns</t>
+  </si>
+  <si>
+    <t>5904</t>
+  </si>
+  <si>
+    <t>POYA International</t>
+  </si>
+  <si>
+    <t>寶雅國際</t>
+  </si>
+  <si>
+    <t>Brand-elevation for POYA Beauty format: POYA's &gt;50%-cosmetics shelf strategy puts it in direct creative collision with Watsons and Cosmed, both of which have global-network agency depth. WPP (Ogilvy / VML) can credibly offer K-beauty/J-beauty category marketing depth POYA cannot self-source.</t>
+  </si>
+  <si>
+    <t>POYA anniversary / beauty-category drop TVC cycles | POYA Home hardware-focused spin-off brand launch (2023-25) | POYA Pay loyalty program campaigns</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>Mega Financial Holding</t>
   </si>
   <si>
     <t>兆豐金控</t>
   </si>
   <si>
     <t>Wedge 1 — 'You are the only Taiwan FHC that has publicly walked away from non-real-name social ads. That is a brand position. Stop letting business press tell it for you.' Chairman Tung's 2024 pullback is a defensible, differentiating, anti-fraud trust posture that no peer has. It is currently being communicated as a regulatory news story rather than a Mega brand platform. Build the consumer-facing 'trust by design' platform around it. Sources: https://udn.com/news/story/7239/8345161</t>
   </si>
   <si>
-    <t>mnc-mars-taiwan</t>
-[...392 lines deleted...]
-    <t>POYA anniversary / beauty-category drop TVC cycles | POYA Home hardware-focused spin-off brand launch (2023-25) | POYA Pay loyalty program campaigns</t>
+    <t>mnc-hyundai-taiwan</t>
+  </si>
+  <si>
+    <t>Hyundai Taiwan</t>
+  </si>
+  <si>
+    <t>南陽實業 / 現代汽車台灣</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Company (KRX: 005380); distributed by 南陽實業 (Nan Yang Industrial Co.)</t>
+  </si>
+  <si>
+    <t>Innocean Worldwide (Hyundai Motor Group captive in-house) — global creative + media primary; TW local via 南陽實業-appointed shops</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Group captive (Innocean is independent/family-owned, not WPP/Omnicom/Publicis/IPG)</t>
+  </si>
+  <si>
+    <t>global captive creative + media; TW distributor local</t>
+  </si>
+  <si>
+    <t>Hyundai Ioniq 5 / Ioniq 6 EV global launch (Innocean) | Hyundai Tucson / Santa Fe TW SUV campaigns | Genesis brand re-launch TW 2018</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>E.SUN Financial Holding</t>
+  </si>
+  <si>
+    <t>玉山金控</t>
+  </si>
+  <si>
+    <t>ESG-as-brand-platform: E.SUN has the strongest sustainability substance in Taiwan banking and the weakest creative articulation. Build a flagship corporate-brand platform from the Sustainability Academy + nature-positive finance story. Avoid generic 'green' tropes; the bar is high.</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>Eslite Spectrum</t>
+  </si>
+  <si>
+    <t>誠品生活</t>
+  </si>
+  <si>
+    <t>Eslite Group</t>
+  </si>
+  <si>
+    <t>Asia expansion creative platform — NOT an AOR, but a regional brand-launch partner. KL is open; HK exists; Suzhou is anchor; rumored Japan / Singapore / additional China cities. A WPP shop could pitch as the 'Asia expansion translator' — preserving Taipei DNA while localizing for new markets. This is the cleanest wedge: it is project-shaped, time-boxed, and respects in-house ownership of mainline brand.</t>
+  </si>
+  <si>
+    <t>In-house cultural curation, strong internal creative/design team | Print, in-store, digital communications all produced internally</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>Lion Travel Service</t>
+  </si>
+  <si>
+    <t>雄獅旅行社</t>
+  </si>
+  <si>
+    <t>Brand platform vacuum: Lion has no consistent brand idea binding 'travel + Lion Plus + ShinMedia + food + retail.' A strategic positioning that makes the omni-channel ecosystem make emotional sense to consumers is a clear white-space.</t>
+  </si>
+  <si>
+    <t>Post-COVID 2023-24 travel rebound campaigns | Wonderful Life (欣傳媒) content/media subsidiary handles in-house digital | OOH-heavy seasonal travel campaigns</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>Yuanta Financial Holdings</t>
+  </si>
+  <si>
+    <t>元大金控</t>
+  </si>
+  <si>
+    <t>Wedge 1 — 'Yuanta has no holding-level brand platform. The new Chairman is the moment to build one.' Weng Chien took office June 13, 2025. Across Taiwan financial holdings, only Yuanta lacks a defining holding-level creative line (Cathay has '給人幸福'; Fubon has 'Run For Green'). A challenger agency can credibly pitch: build the first Yuanta holding-level brand platform tied to Weng Chien's strategy. Cite https://udn.com/news/story/7239/8806279</t>
+  </si>
+  <si>
+    <t>Yuanta 0050 / 0056 ETF anniversary and high-dividend ETF launch campaigns (2023-2025) | Yuanta Bank credit card and digital banking campaigns | Yuanta Securities retail brokerage app campaigns</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Hey Song Corporation</t>
+  </si>
+  <si>
+    <t>黑松</t>
+  </si>
+  <si>
+    <t>Integrated AOR pitch: position WPP (GroupM + a creative anchor like Ogilvy/VML) as the consolidator of a fragmented roster post-100週年, with promise of 15–25% A&amp;P efficiency at flat output — directly responsive to the revenue-decline pressure.</t>
+  </si>
+  <si>
+    <t>Hey Song Sarsaparilla (沙士) holiday-season TVC franchise | FIN sports drink campaigns | 2024-25 functional / health beverage line launches</t>
+  </si>
+  <si>
+    <t>mnc-loreal-taiwan</t>
+  </si>
+  <si>
+    <t>L'Oréal Taiwan</t>
+  </si>
+  <si>
+    <t>萊雅台灣</t>
+  </si>
+  <si>
+    <t>MNC Beauty</t>
+  </si>
+  <si>
+    <t>L'Oréal S.A. (Euronext Paris: OR)</t>
+  </si>
+  <si>
+    <t>Publicis Groupe (Power of One bespoke — Starcom + Publicis One TW)</t>
+  </si>
+  <si>
+    <t>Global media consolidation to Publicis (May 2024) means Taiwan media is in implementation/transition phase — local activation rosters still being shaped</t>
+  </si>
+  <si>
+    <t>mnc-netflix-taiwan</t>
+  </si>
+  <si>
+    <t>Netflix Taiwan</t>
+  </si>
+  <si>
+    <t>Netflix 台灣</t>
+  </si>
+  <si>
+    <t>MNC Entertainment / Streaming</t>
+  </si>
+  <si>
+    <t>Netflix, Inc. (NASDAQ: NFLX)</t>
+  </si>
+  <si>
+    <t>Hakuhodo H+ (SEA + Taiwan)</t>
+  </si>
+  <si>
+    <t>Hakuhodo DY (independent of Big 6)</t>
+  </si>
+  <si>
+    <t>Media AOR moved from UM (IPG Mediabrands) to Hakuhodo's H+ for SEA + Taiwan in 2024</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>Far Eastern Department Stores</t>
+  </si>
+  <si>
+    <t>遠東百貨</t>
+  </si>
+  <si>
+    <t>Wedge 1 — Build the missing FEDS brand platform. Unlike SOGO (ThanQ), Shin Kong Mitsukoshi (decades of '我們都是一家人' equity), and BREEZE (luxury IP), FEDS has no signature brand platform or mascot. Pitch: a unifying creative idea that ties信義 A13, 板橋, 台中 flagships and the APP into one brand experience. This is genuinely uncontested territory.</t>
+  </si>
+  <si>
+    <t>In-house marketing + heavy LINE digital + IP/mascot campaigns (ThanQ) | Far Eastern Group cross-promotion handled internally with Far EasTone</t>
+  </si>
+  <si>
+    <t>9914</t>
+  </si>
+  <si>
+    <t>Merida Industry</t>
+  </si>
+  <si>
+    <t>美利達工業</t>
+  </si>
+  <si>
+    <t>WEDGE 1 — Post-Bahrain Victorious narrative rebuild: The single biggest 2026 marketing question at Merida is 'what replaces 9 years of WorldTour pro-cycling brand visibility?' This is a strategy / brand-platform question first, creative-execution second. Lead with Wunderman Thompson / Ogilvy Consulting / Landor — 'help us design the 2026-2030 brand platform' — not with creative-agency pitch. Sponsorship-strategy advisory (which team, which discipline, which combination of MTB / gravel / e-bike / women's racing) is a discrete consulting scope worth six figures and is the natural opener.</t>
+  </si>
+  <si>
+    <t>Team Bahrain Victorious title sponsorship (since 2021) — primary global marketing channel | Specialized Bicycles cross-equity relationship (Merida owns ~35-49% of Specialized Holdings depending on year) — separate brand teams</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>SinoPac Financial Holdings</t>
   </si>
   <si>
     <t>永豐金控</t>
   </si>
   <si>
     <t>WEDGE 1 — King's Town Bank brand-transition project: The KTB merger completes operationally by Q4 2026. This is a discrete, time-boxed brand-migration project (sunset KTB, communicate new SinoPac footprint to southern Taiwan) — a perfect agency wedge that does NOT require displacing any current AOR. Pitch this as a 'brand integration program' with a defined start/end and clear deliverable.</t>
   </si>
   <si>
     <t>DAWHO digital-bank brand campaigns (2019-present) | SinoPac credit card 'icash' co-brand work</t>
   </si>
   <si>
-    <t>mnc-hyundai-taiwan</t>
-[...172 lines deleted...]
-  <si>
     <t>5876</t>
   </si>
   <si>
     <t>Shanghai Commercial &amp; Savings Bank</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行</t>
   </si>
   <si>
     <t>Cross-strait heritage as DEFENDABLE moat (not liability): SCSB founded Shanghai 1915, only Taiwan bank with that lineage. In 2026 geopolitics this is risky if framed as 'China play' but powerful if framed as 'a 100-year story of Chinese-diaspora commerce.' The wedge is reframing — turning the heritage from a closet artefact into a flagship narrative aimed at HNW Greater-Chinese affluent in TW/HK/SG.</t>
   </si>
   <si>
     <t>Premium retail bank brand campaigns | Digital wealth platform launches (2023-2025)</t>
   </si>
   <si>
     <t>mnc-mcdonalds-taiwan</t>
   </si>
   <si>
     <t>McDonald's Taiwan</t>
   </si>
   <si>
     <t>台灣麥當勞</t>
   </si>
   <si>
     <t>MNC QSR</t>
@@ -1738,83 +1738,83 @@
   <si>
     <t>BBH London (Publicis Groupe) — global creative since 2022; PHD (Omnicom) global media (VW Group EMEA 2020); MediaCom/EssenceMediacom (WPP) legacy APAC; TW local via Audi Taiwan-appointed shops</t>
   </si>
   <si>
     <t>Publicis Groupe (creative) + Omnicom (media); WPP legacy</t>
   </si>
   <si>
     <t>global creative + media; TW local activation</t>
   </si>
   <si>
     <t>Audi e-tron GT + Q4 e-tron EV launch (BBH global) | Audi 'Future is an Attitude' brand platform | Q5 / Q7 / A6 TW retail campaigns</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Credit card and mortgage campaigns (central-Taiwan media weighting) | Local-community CSR sponsorships</t>
   </si>
   <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>85°C Bakery Café</t>
+  </si>
+  <si>
+    <t>美食-KY</t>
+  </si>
+  <si>
+    <t>Brand identity / packaging work handled by design consultancy Cizoo (囍樹) — design firm, not AOR</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>中華開發金控</t>
+  </si>
+  <si>
+    <t>KGI Bank rebrand from Cosmos Bank (2014-2018 transition) — agency not publicly credited | China Life Insurance acquired 2017 — separate brand marketing operation under the FHC umbrella</t>
+  </si>
+  <si>
     <t>2880</t>
   </si>
   <si>
     <t>Hua Nan Financial Holding</t>
   </si>
   <si>
     <t>華南金控</t>
   </si>
   <si>
     <t>Hua Nan Bank credit card / digital banking campaigns — project basis | SnY youth-account sub-brand campaigns</t>
   </si>
   <si>
-    <t>2723</t>
-[...19 lines deleted...]
-  <si>
     <t>1218</t>
   </si>
   <si>
     <t>Taisun Enterprise</t>
   </si>
   <si>
     <t>泰山企業</t>
   </si>
   <si>
     <t>仙草蜜 / 八寶粥 long-running TVC franchises | Magnolia milk (under license, terminated mid-2020s)</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Standard Foods Corporation</t>
   </si>
   <si>
     <t>佳格食品</t>
   </si>
   <si>
     <t>Quaker oats Taiwan campaigns (long-running) | 桂格 supplement franchise (人蔘雞精, 完膳營養素) | 福樂 fresh milk dairy campaigns</t>
   </si>
   <si>
     <t>1201</t>
@@ -2428,84 +2428,84 @@
   <si>
     <t>Global creative consolidation to WPP (2019) — Lilly named WPP its strategic creative + production partner globally. CORE WPP RELATIONSHIP. Renewed since.</t>
   </si>
   <si>
     <t>WPP Lilly global creative + production partnership (2019) | Trulicity → Mounjaro diabetes switching campaigns | Mounjaro TW launch (NHI access expansion)</t>
   </si>
   <si>
     <t>mnc-hsbc-taiwan</t>
   </si>
   <si>
     <t>HSBC Taiwan</t>
   </si>
   <si>
     <t>匯豐台灣</t>
   </si>
   <si>
     <t>HSBC Holdings plc (LSE: HSBA / HKEX: 0005 / NYSE: HSBC)</t>
   </si>
   <si>
     <t>Mindshare (WPP / GroupM bespoke HSBC unit)</t>
   </si>
   <si>
     <t>DEFENSIVE PRIORITY: HSBC is a top-tier WPP-anchored MNC in TW — Mindshare media (2020) + VML/WT creative (2018) are both WPP. Defend, expand, deepen.</t>
   </si>
   <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>ASUS</t>
+  </si>
+  <si>
+    <t>華碩</t>
+  </si>
+  <si>
+    <t>Bates CHI&amp;Partners</t>
+  </si>
+  <si>
+    <t>The 'In Search of Incredible' platform is 13 years old in 2026 — argue for a creative platform refresh tied to the AI-PC inflection (Copilot+, on-device AI, agentic PCs) rather than another tagline extension.</t>
+  </si>
+  <si>
+    <t>2013: Won global 'In Search of Incredible' campaign — 3-way pitch, 14-market remit | Global brand line and ZenBook/laptop launches | Regional partners handle market-specific work (Tonic AU, Mirum, Thrive PR ANZ for PC marketing)</t>
+  </si>
+  <si>
     <t>2882</t>
   </si>
   <si>
     <t>Cathay Financial Holding</t>
   </si>
   <si>
     <t>國泰金控</t>
   </si>
   <si>
     <t>Ogilvy Taiwan</t>
   </si>
   <si>
     <t>Wedge 1 — 'You don't have a brand platform problem, you have a brand platform GAP.' Cathay has not had a fresh holding-level creative platform since the 2022 60th anniversary. The flagship '給人幸福' line is a decade old. Pitch: lead a 2026/2027 brand-platform rebuild that ties the EPS framework (Elder-friendly, Protection-first, Sustainability) into a single forward-looking creative idea Ogilvy hasn't delivered.</t>
   </si>
   <si>
     <t>2011: Won Cathay Life Insurance creative account in competitive pitch (Campaign Asia) | Ogilvy Taiwan was co-founded in 1985 as a joint venture with the Cathay group — multi-decade tie predates the formal pitch</t>
-  </si>
-[...16 lines deleted...]
-    <t>2013: Won global 'In Search of Incredible' campaign — 3-way pitch, 14-market remit | Global brand line and ZenBook/laptop launches | Regional partners handle market-specific work (Tonic AU, Mirum, Thrive PR ANZ for PC marketing)</t>
   </si>
   <si>
     <t>mnc-estee-lauder-taiwan</t>
   </si>
   <si>
     <t>The Estée Lauder Companies Taiwan</t>
   </si>
   <si>
     <t>雅詩蘭黛台灣</t>
   </si>
   <si>
     <t>The Estée Lauder Companies Inc. (NYSE: EL)</t>
   </si>
   <si>
     <t>WPP Media (GroupM bespoke ELC unit)</t>
   </si>
   <si>
     <t>WPP global media win (announced ~Feb 2026) is in implementation — Taiwan activation just being shaped</t>
   </si>
   <si>
     <t>mnc-jnj-taiwan</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson Taiwan</t>
   </si>
@@ -3139,51 +3139,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zh.wikipedia.org/zh-tw/%E6%9D%8E%E5%A5%A5%E8%B4%9D%E7%BA%B3%E5%B9%BF%E5%91%8A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/ctbc-bank-entrusts-mccann-taiwan-after-pitch-with-bates-chidavid/387867" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dentsu.com/sg/en/insights/marketing-trends-2025/toyota-taiwan" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaartslab.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cph-ink.dk/bbdo-bags-far-eastone-business-in-taiwan/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/diageo-hands-global-media-account-carat/1437867" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saatchi.com/en-us/news/acer-inc-appoints-saatchi-saatchi-singapore-as-global-creative-agency/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/publicis-media-wins-nestle-media-remit-in-china/497224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/omd-taiwan-wins-pepsico-foods-media-responsibilities/289796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/henkel-shifts-global-media-business-dentsu/1697089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/unilever-announces-result-of-global-media-review-with-six-rivals-sharing-duties/498626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/microsoft-consolidates-global-media-account-dentsu-aegis-network/1494214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/hp-consolidates-global-media-omnicom/1581000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/lenovo-consolidates-global-media-omnicom/1664000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/intel-consolidates-global-media-omnicom/1664500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/warner-bros-discovery-consolidates-media-with-omnicom/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/phd-wins-global-google-pixel-media-account/1490000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appier.com/en/press-media/bmw-taiwan-ramped-up-social-media-engagement-with-appier-and-bremen-digital-creative" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipengtai.com/html/en_m/about.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/pernod-ricard-hands-global-media-account-phd/1411502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/cmo-strategy/mondelez-picks-publicis-groupe-media-buying/304104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/wpp-is-the-big-winner-in-pharma-giant-sanofis-1-billion-global-review/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiercepharma.com/marketing/gsk-taps-publicis-for-1-5-billion-consolidated-media-buying-and-planning-work" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/citi-consolidates-global-media-publicis/1681066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/kimberly-clark-consolidates-global-media-mindshare/1492054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transform.omg.com/leadership-and-impact/mercedes-benz-consolidates-its-global-marketing-entirely-with-omnicom-group/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/reckitt-hands-680m-global-media-business-dentsu/1697088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thedrum.com/news/wpp-open-x-opens-up-coca-cola-partnership-which-fizzing-away-nicely-after-2-years" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicishealth.com/our-clients" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/p-g-consolidates-global-media-publicis/293693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/heineken-hands-global-media-account-dentsu/1683517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicisgroupe.com/en/news/press-releases/publicis-groupe-named-strategic-marketing-and-digital-business-transformation-partner-for-novartis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicishealth.com/our-clients" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/proximity-lands-5m-chunghwa-telco-aor/197768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiercepharma.com/marketing/pfizer-flush-cash-and-new-marketing-chief-hires-two-new-agencies-after-review" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/mindshare-wins-mars-global-media-account/1493867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/publicis-wins-kraft-heinz/313737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/danone-hands-global-media-account-omd/1428999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/ab-inbev-hands-global-media-business-dentsu-aegis/1494244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/agencies/accounts-in-review/aa-haleon-splits-creative-between-publicis-and-wpp/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayer.com/media/en-us/bayer-selects-interpublic-as-global-media-production-and-creative-agency-partner-for-consumer-health-division/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.innocean.com/ww/en/about/history.do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.innocean.com/ww/en/about/history.do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moreaboutadvertising.com/2024/05/loreal-media-departs-wpp-for-publicis/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/netflix-appoints-hakuhodos-h-as-media-aor-for-sea-and-taiwan/495342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campaignbriefasia.com/2025/11/26/mcdonalds-reimagines-breakfast-via-ogilvy-taiwans-goodnight-see-you-for-breakfast/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/publicis-wins-restaurant-brands-international-global-media-account/1591876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/vw-hands-omnicoms-phd-eu33bn-media-account/1696091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/publicis-wins-stellantis-3-billion-global-media-account/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/disney-consolidates-streaming-media-buying-with-omd/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/publicis-spark-foundry-wins-starbucks-global-media-account/1493843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rpa.com/our-clients/honda/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/audi-appoints-bbh-london-lead-creative-agency/1738841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/ford-shifts-global-media-account-to-omd-from-mindshare/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnbc.com/2023/05/16/elon-musk-says-tesla-will-try-a-little-advertising.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/business/autos-transportation/taiwan-bans-import-chinese-cars-cross-strait-tensions-2024-01-01/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giantgroup-cycling.com/en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honhai.com/zh-tw/press-center/press-releases" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corp.mediatek.com/about/sustainability/global-presence/brand-vision" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deltaww.com/en-US/company/about-delta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pouchen.com/index.php/en/about" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honchuan.com.tw/news/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/meta-marketing-strategy-shift/2475556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/tiktok-marketing-in-house-strategy/484000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvidia.com/en-us/about-nvidia/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amd.com/en/corporate.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualcomm.com/company" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/ikea-aligns-digital-business-with-mindshare-in-taiwan/208301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/colgate-palmolive-shifts-15bn-global-media-account-mediacom/1297896" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/mindshare-wins-astrazenecas-global-media-account/1466573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wpp.com/news/2019/04/eli-lilly-and-company-names-wpp-as-its-strategic-creative-and-production-partner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/hsbc-consolidates-global-media-wpp/1700258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/om-advertising-taipei-secures-cathay-life-insurances-creative-account/271221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/asus-appoints-bates-chipartners-for-global-campaign/351811" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/estee-lauder-appoints-wpp-media-as-global-media-aor/4j1gqjdqvt0chre66xph7b7xx3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/johnson-johnson-awards-its-us-and-canada-media-account-wpp/2596311/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/dominos-consolidates-media-account-wavemaker/1701321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/brand-marketing/yum-brands-consolidates-media-with-wpps-mindshare-as-it-creates-a-bespoke-global-team/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/mindshare-wins-american-express-global-media-account/1467293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/dell-consolidates-global-media-mindshare/1462000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/as-it-focuses-on-its-dtc-business-nike-picks-initiative-and-pmg-as-media-agencies-of-record/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zh.wikipedia.org/zh-tw/%E6%9D%8E%E5%A5%A5%E8%B4%9D%E7%BA%B3%E5%B9%BF%E5%91%8A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/ctbc-bank-entrusts-mccann-taiwan-after-pitch-with-bates-chidavid/387867" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dentsu.com/sg/en/insights/marketing-trends-2025/toyota-taiwan" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediaartslab.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cph-ink.dk/bbdo-bags-far-eastone-business-in-taiwan/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/diageo-hands-global-media-account-carat/1437867" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saatchi.com/en-us/news/acer-inc-appoints-saatchi-saatchi-singapore-as-global-creative-agency/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/publicis-media-wins-nestle-media-remit-in-china/497224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/henkel-shifts-global-media-business-dentsu/1697089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/omd-taiwan-wins-pepsico-foods-media-responsibilities/289796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/unilever-announces-result-of-global-media-review-with-six-rivals-sharing-duties/498626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/microsoft-consolidates-global-media-account-dentsu-aegis-network/1494214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/hp-consolidates-global-media-omnicom/1581000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/lenovo-consolidates-global-media-omnicom/1664000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/intel-consolidates-global-media-omnicom/1664500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/warner-bros-discovery-consolidates-media-with-omnicom/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/phd-wins-global-google-pixel-media-account/1490000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appier.com/en/press-media/bmw-taiwan-ramped-up-social-media-engagement-with-appier-and-bremen-digital-creative" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipengtai.com/html/en_m/about.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/pernod-ricard-hands-global-media-account-phd/1411502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/cmo-strategy/mondelez-picks-publicis-groupe-media-buying/304104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/wpp-is-the-big-winner-in-pharma-giant-sanofis-1-billion-global-review/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiercepharma.com/marketing/gsk-taps-publicis-for-1-5-billion-consolidated-media-buying-and-planning-work" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/citi-consolidates-global-media-publicis/1681066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/kimberly-clark-consolidates-global-media-mindshare/1492054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transform.omg.com/leadership-and-impact/mercedes-benz-consolidates-its-global-marketing-entirely-with-omnicom-group/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/reckitt-hands-680m-global-media-business-dentsu/1697088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thedrum.com/news/wpp-open-x-opens-up-coca-cola-partnership-which-fizzing-away-nicely-after-2-years" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicishealth.com/our-clients" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/p-g-consolidates-global-media-publicis/293693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/heineken-hands-global-media-account-dentsu/1683517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicisgroupe.com/en/news/press-releases/publicis-groupe-named-strategic-marketing-and-digital-business-transformation-partner-for-novartis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publicishealth.com/our-clients" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiercepharma.com/marketing/pfizer-flush-cash-and-new-marketing-chief-hires-two-new-agencies-after-review" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/mindshare-wins-mars-global-media-account/1493867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/publicis-wins-kraft-heinz/313737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/danone-hands-global-media-account-omd/1428999" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/ab-inbev-hands-global-media-business-dentsu-aegis/1494244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/agencies/accounts-in-review/aa-haleon-splits-creative-between-publicis-and-wpp/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayer.com/media/en-us/bayer-selects-interpublic-as-global-media-production-and-creative-agency-partner-for-consumer-health-division/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.innocean.com/ww/en/about/history.do" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/proximity-lands-5m-chunghwa-telco-aor/197768" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.innocean.com/ww/en/about/history.do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moreaboutadvertising.com/2024/05/loreal-media-departs-wpp-for-publicis/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/netflix-appoints-hakuhodos-h-as-media-aor-for-sea-and-taiwan/495342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campaignbriefasia.com/2025/11/26/mcdonalds-reimagines-breakfast-via-ogilvy-taiwans-goodnight-see-you-for-breakfast/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/publicis-wins-restaurant-brands-international-global-media-account/1591876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/vw-hands-omnicoms-phd-eu33bn-media-account/1696091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/publicis-wins-stellantis-3-billion-global-media-account/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/disney-consolidates-streaming-media-buying-with-omd/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/publicis-spark-foundry-wins-starbucks-global-media-account/1493843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rpa.com/our-clients/honda/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/audi-appoints-bbh-london-lead-creative-agency/1738841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/ford-shifts-global-media-account-to-omd-from-mindshare/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnbc.com/2023/05/16/elon-musk-says-tesla-will-try-a-little-advertising.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/business/autos-transportation/taiwan-bans-import-chinese-cars-cross-strait-tensions-2024-01-01/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giantgroup-cycling.com/en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honhai.com/zh-tw/press-center/press-releases" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corp.mediatek.com/about/sustainability/global-presence/brand-vision" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deltaww.com/en-US/company/about-delta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pouchen.com/index.php/en/about" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honchuan.com.tw/news/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/meta-marketing-strategy-shift/2475556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/tiktok-marketing-in-house-strategy/484000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvidia.com/en-us/about-nvidia/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amd.com/en/corporate.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualcomm.com/company" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/ikea-aligns-digital-business-with-mindshare-in-taiwan/208301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/colgate-palmolive-shifts-15bn-global-media-account-mediacom/1297896" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/mindshare-wins-astrazenecas-global-media-account/1466573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wpp.com/news/2019/04/eli-lilly-and-company-names-wpp-as-its-strategic-creative-and-production-partner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/hsbc-consolidates-global-media-wpp/1700258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/asus-appoints-bates-chipartners-for-global-campaign/351811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/om-advertising-taipei-secures-cathay-life-insurances-creative-account/271221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignasia.com/article/estee-lauder-appoints-wpp-media-as-global-media-aor/4j1gqjdqvt0chre66xph7b7xx3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adage.com/article/agency-news/johnson-johnson-awards-its-us-and-canada-media-account-wpp/2596311/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.co.uk/article/dominos-consolidates-media-account-wavemaker/1701321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/brand-marketing/yum-brands-consolidates-media-with-wpps-mindshare-as-it-creates-a-bespoke-global-team/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/mindshare-wins-american-express-global-media-account/1467293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campaignlive.com/article/dell-consolidates-global-media-mindshare/1462000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adweek.com/agencies/as-it-focuses-on-its-dtc-business-nike-picks-initiative-and-pmg-as-media-agencies-of-record/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T135"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="38" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="36" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="13" width="12" customWidth="1"/>
     <col min="14" max="15" width="14" customWidth="1"/>
@@ -3723,159 +3723,159 @@
       <c r="M9" s="8">
         <v>8</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="8">
         <v>88</v>
       </c>
       <c r="P9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R9" s="4" t="s">
         <v>92</v>
       </c>
       <c r="S9" s="4" t="s">
         <v>93</v>
       </c>
       <c r="T9" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>96</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>97</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H10" s="13"/>
       <c r="I10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>98</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>99</v>
+      </c>
+      <c r="M10" s="8">
+        <v>6</v>
       </c>
       <c r="N10" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="8">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>74</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q10" s="10" t="s">
+        <v>26</v>
       </c>
       <c r="R10" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="S10" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="T10" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>76</v>
+      </c>
+      <c r="M11" s="12">
+        <v>14</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="8">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="P11" s="15" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>100</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>108</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>109</v>
       </c>
       <c r="T11" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="4" t="s">
@@ -5144,51 +5144,51 @@
         <v>26</v>
       </c>
       <c r="H33" s="13"/>
       <c r="I33" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J33" s="4" t="s">
         <v>265</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>266</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>267</v>
       </c>
       <c r="M33" s="8">
         <v>6</v>
       </c>
       <c r="N33" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O33" s="8">
         <v>74</v>
       </c>
       <c r="P33" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R33" s="4" t="s">
         <v>268</v>
       </c>
       <c r="S33" s="4" t="s">
         <v>269</v>
       </c>
       <c r="T33" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>272</v>
       </c>
       <c r="D34" s="4" t="s">
@@ -5204,51 +5204,51 @@
         <v>82</v>
       </c>
       <c r="H34" s="13"/>
       <c r="I34" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>274</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M34" s="8">
         <v>8</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O34" s="8">
         <v>74</v>
       </c>
       <c r="P34" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q34" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R34" s="4" t="s">
         <v>275</v>
       </c>
       <c r="S34" s="4" t="s">
         <v>276</v>
       </c>
       <c r="T34" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>278</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D35" s="4" t="s">
@@ -5264,2051 +5264,2051 @@
         <v>82</v>
       </c>
       <c r="H35" s="13"/>
       <c r="I35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J35" s="4" t="s">
         <v>281</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M35" s="12">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O35" s="8">
         <v>74</v>
       </c>
       <c r="P35" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q35" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>282</v>
       </c>
       <c r="S35" s="4" t="s">
         <v>283</v>
       </c>
       <c r="T35" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="36" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>286</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>65</v>
+        <v>192</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="H36" s="13"/>
       <c r="I36" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M36" s="17"/>
+        <v>76</v>
+      </c>
+      <c r="M36" s="8">
+        <v>3</v>
+      </c>
       <c r="N36" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O36" s="8">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P36" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q36" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R36" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="S36" s="4" t="s">
-        <v>289</v>
+        <v>24</v>
       </c>
       <c r="T36" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="37" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>292</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>293</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H37" s="13"/>
       <c r="I37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>294</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>187</v>
+        <v>295</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="M37" s="8">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="N37" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O37" s="8">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P37" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q37" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R37" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="S37" s="4" t="s">
-        <v>24</v>
+        <v>297</v>
       </c>
       <c r="T37" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="38" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>24</v>
+        <v>301</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H38" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="13"/>
       <c r="I38" s="4" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M38" s="17"/>
+        <v>304</v>
+      </c>
+      <c r="M38" s="8">
+        <v>8</v>
+      </c>
       <c r="N38" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O38" s="8">
         <v>61</v>
       </c>
       <c r="P38" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q38" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R38" s="4" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="S38" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>306</v>
+      </c>
+      <c r="T38" s="11" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="39" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H39" s="13"/>
       <c r="I39" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M39" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N39" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O39" s="8">
         <v>61</v>
       </c>
       <c r="P39" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q39" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R39" s="4" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="S39" s="4" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="T39" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G40" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H40" s="13"/>
       <c r="I40" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>314</v>
+        <v>179</v>
       </c>
       <c r="M40" s="8">
         <v>8</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O40" s="8">
         <v>61</v>
       </c>
       <c r="P40" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q40" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R40" s="4" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="T40" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="41" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>73</v>
+        <v>326</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G41" s="4" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="H41" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="H41" s="5">
+        <v>1500</v>
+      </c>
       <c r="I41" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J41" s="4" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>322</v>
+        <v>24</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M41" s="17"/>
       <c r="N41" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O41" s="8">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="P41" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q41" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R41" s="4" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="S41" s="4" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-    <row r="42" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>330</v>
+      </c>
+      <c r="T41" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>328</v>
+        <v>24</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="13"/>
       <c r="I42" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>330</v>
+        <v>24</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M42" s="17"/>
       <c r="N42" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O42" s="8">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="P42" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q42" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R42" s="4" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="S42" s="4" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-    <row r="43" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>335</v>
+      </c>
+      <c r="T42" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H43" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="13"/>
       <c r="I43" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>287</v>
+        <v>341</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>24</v>
+        <v>342</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M43" s="17"/>
+        <v>343</v>
+      </c>
+      <c r="M43" s="8">
+        <v>1</v>
+      </c>
       <c r="N43" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O43" s="8">
         <v>60</v>
       </c>
       <c r="P43" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q43" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R43" s="4" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="S43" s="4" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-    <row r="44" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>345</v>
+      </c>
+      <c r="T43" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="44" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>39</v>
+        <v>192</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="13"/>
       <c r="I44" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>287</v>
+        <v>350</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>24</v>
+        <v>351</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M44" s="17"/>
+        <v>352</v>
+      </c>
+      <c r="M44" s="8">
+        <v>1</v>
+      </c>
       <c r="N44" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O44" s="8">
         <v>60</v>
       </c>
       <c r="P44" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q44" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R44" s="4" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="S44" s="4" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-    <row r="45" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>354</v>
+      </c>
+      <c r="T44" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="13"/>
       <c r="I45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>362</v>
+      </c>
+      <c r="M45" s="6">
+        <v>21</v>
       </c>
       <c r="N45" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O45" s="8">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P45" s="15" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>100</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="R45" s="4" t="s">
-        <v>353</v>
+        <v>24</v>
       </c>
       <c r="S45" s="4" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="T45" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="46" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>192</v>
+        <v>65</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>358</v>
+        <v>24</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H46" s="13"/>
+      <c r="H46" s="5">
+        <v>1800</v>
+      </c>
       <c r="I46" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>359</v>
+        <v>328</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>360</v>
+        <v>24</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M46" s="17"/>
       <c r="N46" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O46" s="8">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="P46" s="15" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>100</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="R46" s="4" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="T46" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="47" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>367</v>
+        <v>39</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>368</v>
+        <v>24</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H47" s="13"/>
+      <c r="H47" s="5">
+        <v>1100</v>
+      </c>
       <c r="I47" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J47" s="4" t="s">
-        <v>369</v>
+        <v>328</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M47" s="17"/>
       <c r="N47" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O47" s="8">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="P47" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q47" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R47" s="4" t="s">
-        <v>24</v>
+        <v>372</v>
       </c>
       <c r="S47" s="4" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-    <row r="48" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="T47" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>374</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>375</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5">
-        <v>1100</v>
+        <v>1500</v>
       </c>
       <c r="I48" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M48" s="17"/>
       <c r="N48" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O48" s="8">
         <v>55</v>
       </c>
       <c r="P48" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q48" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R48" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>24</v>
+        <v>378</v>
       </c>
       <c r="T48" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="49" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H49" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="13"/>
       <c r="I49" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M49" s="17"/>
       <c r="N49" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O49" s="8">
         <v>55</v>
       </c>
       <c r="P49" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q49" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R49" s="4" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="S49" s="4" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="T49" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>47</v>
+        <v>388</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>386</v>
+        <v>24</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G50" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H50" s="13"/>
       <c r="I50" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M50" s="17"/>
       <c r="N50" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O50" s="8">
         <v>55</v>
       </c>
       <c r="P50" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q50" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R50" s="4" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="T50" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="51" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>392</v>
+        <v>23</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H51" s="13"/>
       <c r="I51" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M51" s="17"/>
       <c r="N51" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O51" s="8">
         <v>55</v>
       </c>
       <c r="P51" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q51" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R51" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="S51" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="T51" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="52" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H52" s="13"/>
       <c r="I52" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M52" s="17"/>
       <c r="N52" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O52" s="8">
         <v>55</v>
       </c>
       <c r="P52" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q52" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R52" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="S52" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="T52" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="53" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>24</v>
+        <v>404</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H53" s="13"/>
       <c r="I53" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M53" s="17"/>
       <c r="N53" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O53" s="8">
         <v>55</v>
       </c>
       <c r="P53" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q53" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R53" s="4" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="S53" s="4" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="T53" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="54" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>39</v>
+        <v>410</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H54" s="13"/>
       <c r="I54" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M54" s="17"/>
       <c r="N54" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O54" s="8">
         <v>55</v>
       </c>
       <c r="P54" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q54" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R54" s="4" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="S54" s="4" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="T54" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>414</v>
+        <v>326</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="13"/>
       <c r="I55" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M55" s="17"/>
       <c r="N55" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O55" s="8">
         <v>55</v>
       </c>
       <c r="P55" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q55" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R55" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="S55" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="T55" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="13"/>
       <c r="I56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M56" s="17"/>
       <c r="N56" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O56" s="8">
         <v>55</v>
       </c>
       <c r="P56" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q56" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R56" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="S56" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="T56" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="57" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>380</v>
+        <v>24</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H57" s="13"/>
       <c r="I57" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M57" s="17"/>
       <c r="N57" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O57" s="8">
         <v>55</v>
       </c>
       <c r="P57" s="15" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>100</v>
+      </c>
+      <c r="Q57" s="10" t="s">
+        <v>26</v>
       </c>
       <c r="R57" s="4" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="S57" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="T57" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>336</v>
+        <v>39</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H58" s="13"/>
+      <c r="H58" s="5">
+        <v>180</v>
+      </c>
       <c r="I58" s="4" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M58" s="17"/>
       <c r="N58" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O58" s="8">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="P58" s="15" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>100</v>
+      </c>
+      <c r="Q58" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="R58" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>431</v>
+        <v>24</v>
       </c>
       <c r="T58" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="59" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>434</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>39</v>
+        <v>358</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>24</v>
+        <v>435</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H59" s="13"/>
       <c r="I59" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>287</v>
+        <v>436</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>24</v>
+        <v>437</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M59" s="17"/>
+        <v>438</v>
+      </c>
+      <c r="M59" s="6">
+        <v>21</v>
+      </c>
       <c r="N59" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O59" s="8">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>49</v>
+      </c>
+      <c r="P59" s="16" t="s">
+        <v>115</v>
       </c>
       <c r="Q59" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R59" s="4" t="s">
-        <v>435</v>
+        <v>24</v>
       </c>
       <c r="S59" s="4" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-    <row r="60" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>439</v>
+      </c>
+      <c r="T59" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>367</v>
+        <v>39</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>440</v>
+        <v>24</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G60" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H60" s="5">
+        <v>550</v>
+      </c>
+      <c r="I60" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H60" s="13"/>
-[...2 lines deleted...]
-      </c>
       <c r="J60" s="4" t="s">
-        <v>441</v>
+        <v>328</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M60" s="17"/>
       <c r="N60" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O60" s="8">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P60" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q60" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R60" s="4" t="s">
-        <v>24</v>
+        <v>443</v>
       </c>
       <c r="S60" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T60" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="T60" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="4" t="s">
+      <c r="B61" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="C61" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="D61" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="E61" s="4" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H61" s="5">
-        <v>550</v>
+        <v>60</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M61" s="17"/>
       <c r="N61" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O61" s="8">
         <v>47</v>
       </c>
       <c r="P61" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q61" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R61" s="4" t="s">
         <v>448</v>
       </c>
       <c r="S61" s="4" t="s">
-        <v>24</v>
+        <v>449</v>
       </c>
       <c r="T61" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="62" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>452</v>
+        <v>24</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H62" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="13"/>
       <c r="I62" s="4" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M62" s="17"/>
       <c r="N62" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O62" s="8">
         <v>47</v>
       </c>
       <c r="P62" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q62" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R62" s="4" t="s">
         <v>453</v>
       </c>
       <c r="S62" s="4" t="s">
         <v>454</v>
       </c>
       <c r="T62" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="63" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>456</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>457</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>392</v>
+        <v>39</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H63" s="13"/>
       <c r="I63" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M63" s="17"/>
       <c r="N63" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O63" s="8">
         <v>47</v>
       </c>
       <c r="P63" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q63" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R63" s="4" t="s">
         <v>458</v>
       </c>
       <c r="S63" s="4" t="s">
         <v>459</v>
       </c>
       <c r="T63" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="64" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>460</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>462</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H64" s="13"/>
       <c r="I64" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M64" s="17"/>
       <c r="N64" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O64" s="8">
         <v>47</v>
       </c>
       <c r="P64" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q64" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R64" s="4" t="s">
         <v>463</v>
       </c>
       <c r="S64" s="4" t="s">
         <v>464</v>
       </c>
       <c r="T64" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="65" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>467</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>23</v>
+        <v>468</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>24</v>
+        <v>469</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G65" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H65" s="13"/>
       <c r="I65" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>287</v>
+        <v>470</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M65" s="17"/>
+        <v>76</v>
+      </c>
+      <c r="M65" s="8">
+        <v>2</v>
+      </c>
       <c r="N65" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O65" s="8">
         <v>47</v>
       </c>
       <c r="P65" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="Q65" s="14" t="s">
-        <v>84</v>
+      <c r="Q65" s="10" t="s">
+        <v>26</v>
       </c>
       <c r="R65" s="4" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="S65" s="4" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-    <row r="66" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="T65" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="13"/>
       <c r="I66" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J66" s="4" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>187</v>
+        <v>478</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M66" s="8">
         <v>2</v>
       </c>
       <c r="N66" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O66" s="8">
         <v>47</v>
       </c>
       <c r="P66" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q66" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R66" s="4" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="S66" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T66" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="67" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>480</v>
+        <v>326</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>481</v>
+        <v>66</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H67" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="H67" s="5">
+        <v>350</v>
+      </c>
       <c r="I67" s="4" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="J67" s="4" t="s">
-        <v>482</v>
+        <v>328</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>483</v>
+        <v>24</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M67" s="17"/>
       <c r="N67" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O67" s="8">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="P67" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="Q67" s="10" t="s">
-        <v>26</v>
+      <c r="Q67" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="R67" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="S67" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="S67" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="T67" s="4" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="68" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
         <v>485</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>486</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>336</v>
+        <v>388</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H68" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="13"/>
       <c r="I68" s="4" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="J68" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M68" s="17"/>
       <c r="N68" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O68" s="8">
         <v>46</v>
       </c>
       <c r="P68" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q68" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R68" s="4" t="s">
         <v>488</v>
       </c>
       <c r="S68" s="4" t="s">
         <v>489</v>
       </c>
       <c r="T68" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>490</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>492</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>392</v>
+        <v>39</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H69" s="13"/>
       <c r="I69" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K69" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M69" s="17"/>
       <c r="N69" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O69" s="8">
         <v>46</v>
       </c>
       <c r="P69" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q69" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R69" s="4" t="s">
         <v>493</v>
       </c>
       <c r="S69" s="4" t="s">
         <v>494</v>
       </c>
       <c r="T69" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -7316,57 +7316,57 @@
         <v>495</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>497</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H70" s="13"/>
       <c r="I70" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M70" s="17"/>
       <c r="N70" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O70" s="8">
         <v>46</v>
       </c>
       <c r="P70" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q70" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R70" s="4" t="s">
         <v>498</v>
       </c>
       <c r="S70" s="4" t="s">
         <v>499</v>
       </c>
       <c r="T70" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -7481,106 +7481,106 @@
       </c>
       <c r="R72" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S72" s="4" t="s">
         <v>515</v>
       </c>
       <c r="T72" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>516</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>518</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>47</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="13"/>
       <c r="I73" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M73" s="17"/>
       <c r="N73" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O73" s="8">
         <v>39</v>
       </c>
       <c r="P73" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q73" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R73" s="4" t="s">
         <v>519</v>
       </c>
       <c r="S73" s="4" t="s">
         <v>520</v>
       </c>
       <c r="T73" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>521</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>522</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>523</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>524</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G74" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="13"/>
       <c r="I74" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J74" s="4" t="s">
         <v>525</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>526</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>527</v>
       </c>
       <c r="M74" s="8">
         <v>6</v>
@@ -7596,51 +7596,51 @@
       </c>
       <c r="Q74" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R74" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S74" s="4" t="s">
         <v>528</v>
       </c>
       <c r="T74" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>529</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>530</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>531</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>532</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="13"/>
       <c r="I75" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J75" s="4" t="s">
         <v>533</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>534</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>535</v>
       </c>
       <c r="M75" s="8">
         <v>5</v>
@@ -7716,73 +7716,73 @@
       </c>
       <c r="Q76" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R76" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S76" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T76" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="77" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>544</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>545</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>546</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="13"/>
       <c r="I77" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M77" s="17"/>
       <c r="N77" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O77" s="8">
         <v>38</v>
       </c>
       <c r="P77" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q77" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R77" s="4" t="s">
         <v>547</v>
       </c>
       <c r="S77" s="4" t="s">
         <v>548</v>
       </c>
       <c r="T77" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -7834,51 +7834,51 @@
       </c>
       <c r="Q78" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R78" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S78" s="4" t="s">
         <v>555</v>
       </c>
       <c r="T78" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="79" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>556</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>558</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>559</v>
       </c>
       <c r="F79" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G79" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="13"/>
       <c r="I79" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J79" s="4" t="s">
         <v>560</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>561</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>562</v>
       </c>
       <c r="M79" s="6">
         <v>40</v>
@@ -7894,51 +7894,51 @@
       </c>
       <c r="Q79" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R79" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S79" s="4" t="s">
         <v>563</v>
       </c>
       <c r="T79" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="80" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>564</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>566</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>567</v>
       </c>
       <c r="F80" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="13"/>
       <c r="I80" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J80" s="4" t="s">
         <v>568</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>569</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>570</v>
       </c>
       <c r="M80" s="8">
         <v>4</v>
@@ -7970,233 +7970,233 @@
         <v>572</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>574</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H81" s="13"/>
       <c r="I81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M81" s="17"/>
       <c r="N81" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O81" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P81" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="Q81" s="10" t="s">
-        <v>26</v>
+      <c r="Q81" s="18" t="s">
+        <v>141</v>
       </c>
       <c r="R81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S81" s="4" t="s">
         <v>575</v>
       </c>
       <c r="T81" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>576</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>578</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H82" s="13"/>
+      <c r="H82" s="5">
+        <v>80</v>
+      </c>
       <c r="I82" s="4" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M82" s="17"/>
       <c r="N82" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O82" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P82" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q82" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S82" s="4" t="s">
         <v>579</v>
       </c>
       <c r="T82" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="83" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>580</v>
       </c>
       <c r="B83" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>581</v>
       </c>
-      <c r="C83" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="4" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H83" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="13"/>
       <c r="I83" s="4" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="J83" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M83" s="17"/>
       <c r="N83" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O83" s="8">
         <v>0</v>
       </c>
       <c r="P83" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q83" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S83" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="T83" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="84" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4" t="s">
         <v>583</v>
       </c>
-      <c r="T83" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A84" s="4" t="s">
+      <c r="B84" s="4" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>585</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H84" s="13"/>
       <c r="I84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J84" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M84" s="17"/>
       <c r="N84" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O84" s="8">
         <v>0</v>
       </c>
       <c r="P84" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q84" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S84" s="4" t="s">
         <v>586</v>
       </c>
       <c r="T84" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8204,57 +8204,57 @@
         <v>587</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>589</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H85" s="13"/>
       <c r="I85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J85" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M85" s="17"/>
       <c r="N85" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O85" s="8">
         <v>0</v>
       </c>
       <c r="P85" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q85" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S85" s="4" t="s">
         <v>590</v>
       </c>
       <c r="T85" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8262,57 +8262,57 @@
         <v>591</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>593</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="13"/>
       <c r="I86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J86" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M86" s="17"/>
       <c r="N86" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O86" s="8">
         <v>0</v>
       </c>
       <c r="P86" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q86" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S86" s="4" t="s">
         <v>594</v>
       </c>
       <c r="T86" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="87" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8320,57 +8320,57 @@
         <v>595</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>596</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>597</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>598</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H87" s="13"/>
       <c r="I87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M87" s="17"/>
       <c r="N87" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O87" s="8">
         <v>0</v>
       </c>
       <c r="P87" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q87" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S87" s="4" t="s">
         <v>599</v>
       </c>
       <c r="T87" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8378,57 +8378,57 @@
         <v>600</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>602</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H88" s="13"/>
       <c r="I88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M88" s="17"/>
       <c r="N88" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O88" s="8">
         <v>0</v>
       </c>
       <c r="P88" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q88" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S88" s="4" t="s">
         <v>603</v>
       </c>
       <c r="T88" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8436,57 +8436,57 @@
         <v>604</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>606</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>607</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H89" s="13"/>
       <c r="I89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M89" s="17"/>
       <c r="N89" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O89" s="8">
         <v>0</v>
       </c>
       <c r="P89" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q89" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S89" s="4" t="s">
         <v>608</v>
       </c>
       <c r="T89" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
@@ -8494,267 +8494,267 @@
         <v>609</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>610</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>611</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>607</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>66</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H90" s="13"/>
       <c r="I90" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M90" s="17"/>
       <c r="N90" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O90" s="8">
         <v>0</v>
       </c>
       <c r="P90" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q90" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R90" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S90" s="4" t="s">
         <v>612</v>
       </c>
       <c r="T90" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>613</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>614</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>615</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H91" s="13"/>
       <c r="I91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M91" s="17"/>
       <c r="N91" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O91" s="8">
         <v>0</v>
       </c>
       <c r="P91" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q91" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S91" s="4" t="s">
         <v>616</v>
       </c>
       <c r="T91" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>617</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>619</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H92" s="13"/>
       <c r="I92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J92" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M92" s="17"/>
       <c r="N92" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O92" s="8">
         <v>0</v>
       </c>
       <c r="P92" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q92" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S92" s="4" t="s">
         <v>620</v>
       </c>
       <c r="T92" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>621</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>622</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>623</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H93" s="13"/>
       <c r="I93" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K93" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="M93" s="17"/>
       <c r="N93" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O93" s="8">
         <v>0</v>
       </c>
       <c r="P93" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q93" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R93" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S93" s="4" t="s">
         <v>624</v>
       </c>
       <c r="T93" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
         <v>625</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>626</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>627</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>628</v>
       </c>
       <c r="F94" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="13"/>
       <c r="I94" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J94" s="4" t="s">
         <v>629</v>
       </c>
       <c r="K94" s="4" t="s">
         <v>630</v>
       </c>
       <c r="L94" s="4" t="s">
         <v>631</v>
       </c>
       <c r="M94" s="8">
         <v>2</v>
@@ -8770,51 +8770,51 @@
       </c>
       <c r="Q94" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R94" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S94" s="4" t="s">
         <v>632</v>
       </c>
       <c r="T94" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="95" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>633</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>634</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>635</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>636</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H95" s="13"/>
       <c r="I95" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J95" s="4" t="s">
         <v>637</v>
       </c>
       <c r="K95" s="4" t="s">
         <v>638</v>
       </c>
       <c r="L95" s="4" t="s">
         <v>639</v>
       </c>
       <c r="M95" s="17"/>
       <c r="N95" s="19" t="s">
@@ -8828,51 +8828,51 @@
       </c>
       <c r="Q95" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R95" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S95" s="4" t="s">
         <v>640</v>
       </c>
       <c r="T95" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="96" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
         <v>641</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>642</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>643</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>644</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H96" s="13"/>
       <c r="I96" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>645</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>646</v>
       </c>
       <c r="L96" s="4" t="s">
         <v>647</v>
       </c>
       <c r="M96" s="17"/>
       <c r="N96" s="19" t="s">
@@ -9192,51 +9192,51 @@
         <v>677</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>678</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>679</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>680</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>681</v>
       </c>
       <c r="F102" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="13"/>
       <c r="I102" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J102" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K102" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L102" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M102" s="17"/>
       <c r="N102" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O102" s="8">
         <v>0</v>
       </c>
       <c r="P102" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q102" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R102" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S102" s="4" t="s">
         <v>24</v>
@@ -9250,51 +9250,51 @@
         <v>682</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>684</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>680</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>685</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="13"/>
       <c r="I103" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J103" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K103" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L103" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M103" s="17"/>
       <c r="N103" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O103" s="8">
         <v>0</v>
       </c>
       <c r="P103" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q103" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R103" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S103" s="4" t="s">
         <v>24</v>
@@ -9308,51 +9308,51 @@
         <v>686</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>688</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>680</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>689</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H104" s="13"/>
       <c r="I104" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K104" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L104" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M104" s="17"/>
       <c r="N104" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O104" s="8">
         <v>0</v>
       </c>
       <c r="P104" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q104" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R104" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S104" s="4" t="s">
         <v>24</v>
@@ -9366,51 +9366,51 @@
         <v>690</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>692</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>693</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>694</v>
       </c>
       <c r="F105" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G105" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="13"/>
       <c r="I105" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J105" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K105" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L105" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M105" s="17"/>
       <c r="N105" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O105" s="8">
         <v>0</v>
       </c>
       <c r="P105" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q105" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R105" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S105" s="4" t="s">
         <v>24</v>
@@ -9424,51 +9424,51 @@
         <v>695</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>696</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>697</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>693</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>698</v>
       </c>
       <c r="F106" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G106" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="13"/>
       <c r="I106" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K106" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L106" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M106" s="17"/>
       <c r="N106" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O106" s="8">
         <v>0</v>
       </c>
       <c r="P106" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q106" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R106" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S106" s="4" t="s">
         <v>24</v>
@@ -9482,51 +9482,51 @@
         <v>699</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>700</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>701</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>693</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>702</v>
       </c>
       <c r="F107" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G107" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H107" s="13"/>
       <c r="I107" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K107" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L107" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M107" s="17"/>
       <c r="N107" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O107" s="8">
         <v>0</v>
       </c>
       <c r="P107" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q107" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R107" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S107" s="4" t="s">
         <v>24</v>
@@ -9540,51 +9540,51 @@
         <v>703</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>704</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>705</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>706</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>707</v>
       </c>
       <c r="F108" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G108" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H108" s="13"/>
       <c r="I108" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J108" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K108" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L108" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M108" s="17"/>
       <c r="N108" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O108" s="8">
         <v>0</v>
       </c>
       <c r="P108" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q108" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R108" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S108" s="4" t="s">
         <v>24</v>
@@ -9598,127 +9598,127 @@
         <v>708</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>710</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>706</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>711</v>
       </c>
       <c r="F109" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H109" s="13"/>
       <c r="I109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="M109" s="17"/>
       <c r="N109" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O109" s="8">
         <v>0</v>
       </c>
       <c r="P109" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q109" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T109" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="110" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>712</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>714</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H110" s="5">
         <v>280</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>82</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>715</v>
       </c>
       <c r="K110" s="4" t="s">
         <v>715</v>
       </c>
       <c r="L110" s="4" t="s">
         <v>715</v>
       </c>
       <c r="M110" s="17"/>
       <c r="N110" s="20" t="s">
         <v>716</v>
       </c>
       <c r="O110" s="8">
         <v>55</v>
       </c>
       <c r="P110" s="15" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="Q110" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R110" s="4" t="s">
         <v>717</v>
       </c>
       <c r="S110" s="4" t="s">
         <v>718</v>
       </c>
       <c r="T110" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>719</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>720</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>721</v>
       </c>
       <c r="D111" s="4" t="s">
@@ -9789,57 +9789,57 @@
         <v>25</v>
       </c>
       <c r="G112" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H112" s="5">
         <v>40</v>
       </c>
       <c r="I112" s="4" t="s">
         <v>727</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>715</v>
       </c>
       <c r="K112" s="4" t="s">
         <v>715</v>
       </c>
       <c r="L112" s="4" t="s">
         <v>715</v>
       </c>
       <c r="M112" s="17"/>
       <c r="N112" s="20" t="s">
         <v>716</v>
       </c>
       <c r="O112" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="P112" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="Q112" s="10" t="s">
-        <v>26</v>
+      <c r="Q112" s="18" t="s">
+        <v>141</v>
       </c>
       <c r="R112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S112" s="4" t="s">
         <v>728</v>
       </c>
       <c r="T112" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
         <v>729</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>730</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>731</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E113" s="4" t="s">
@@ -9878,51 +9878,51 @@
       </c>
       <c r="Q113" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R113" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S113" s="4" t="s">
         <v>732</v>
       </c>
       <c r="T113" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="114" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>733</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>734</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>735</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H114" s="5">
         <v>15</v>
       </c>
       <c r="I114" s="4" t="s">
         <v>727</v>
       </c>
       <c r="J114" s="4" t="s">
         <v>715</v>
       </c>
       <c r="K114" s="4" t="s">
         <v>715</v>
       </c>
       <c r="L114" s="4" t="s">
         <v>715</v>
       </c>
@@ -10633,186 +10633,186 @@
       <c r="M126" s="8">
         <v>6</v>
       </c>
       <c r="N126" s="21" t="s">
         <v>775</v>
       </c>
       <c r="O126" s="8">
         <v>94</v>
       </c>
       <c r="P126" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q126" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R126" s="4" t="s">
         <v>805</v>
       </c>
       <c r="S126" s="4" t="s">
         <v>24</v>
       </c>
       <c r="T126" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="127" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="127" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>806</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>808</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G127" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H127" s="5">
-        <v>1200</v>
+        <v>1400</v>
       </c>
       <c r="I127" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J127" s="4" t="s">
         <v>809</v>
       </c>
       <c r="K127" s="4" t="s">
         <v>774</v>
       </c>
       <c r="L127" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M127" s="6">
-        <v>15</v>
+      <c r="M127" s="12">
+        <v>13</v>
       </c>
       <c r="N127" s="21" t="s">
         <v>775</v>
       </c>
       <c r="O127" s="8">
         <v>91</v>
       </c>
       <c r="P127" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q127" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R127" s="4" t="s">
         <v>810</v>
       </c>
       <c r="S127" s="4" t="s">
         <v>811</v>
       </c>
       <c r="T127" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="128" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="128" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>812</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>814</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G128" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H128" s="5">
-        <v>1400</v>
+        <v>1200</v>
       </c>
       <c r="I128" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="4" t="s">
         <v>815</v>
       </c>
       <c r="K128" s="4" t="s">
         <v>774</v>
       </c>
       <c r="L128" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M128" s="12">
-        <v>13</v>
+      <c r="M128" s="6">
+        <v>15</v>
       </c>
       <c r="N128" s="21" t="s">
         <v>775</v>
       </c>
       <c r="O128" s="8">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="P128" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q128" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R128" s="4" t="s">
         <v>816</v>
       </c>
       <c r="S128" s="4" t="s">
         <v>817</v>
       </c>
       <c r="T128" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="129" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>818</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>820</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>821</v>
       </c>
       <c r="F129" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G129" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="13"/>
       <c r="I129" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>822</v>
       </c>
       <c r="K129" s="4" t="s">
         <v>774</v>
       </c>
       <c r="L129" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M129" s="8">
         <v>0</v>
@@ -11215,60 +11215,60 @@
     <hyperlink ref="T12" r:id="rId11"/>
     <hyperlink ref="T13" r:id="rId12"/>
     <hyperlink ref="T14" r:id="rId13"/>
     <hyperlink ref="T15" r:id="rId14"/>
     <hyperlink ref="T16" r:id="rId15"/>
     <hyperlink ref="T17" r:id="rId16"/>
     <hyperlink ref="T19" r:id="rId17"/>
     <hyperlink ref="T20" r:id="rId18"/>
     <hyperlink ref="T21" r:id="rId19"/>
     <hyperlink ref="T22" r:id="rId20"/>
     <hyperlink ref="T23" r:id="rId21"/>
     <hyperlink ref="T24" r:id="rId22"/>
     <hyperlink ref="T25" r:id="rId23"/>
     <hyperlink ref="T26" r:id="rId24"/>
     <hyperlink ref="T27" r:id="rId25"/>
     <hyperlink ref="T28" r:id="rId26"/>
     <hyperlink ref="T29" r:id="rId27"/>
     <hyperlink ref="T30" r:id="rId28"/>
     <hyperlink ref="T31" r:id="rId29"/>
     <hyperlink ref="T32" r:id="rId30"/>
     <hyperlink ref="T33" r:id="rId31"/>
     <hyperlink ref="T34" r:id="rId32"/>
     <hyperlink ref="T35" r:id="rId33"/>
     <hyperlink ref="T36" r:id="rId34"/>
     <hyperlink ref="T37" r:id="rId35"/>
-    <hyperlink ref="T39" r:id="rId36"/>
-[...8 lines deleted...]
-    <hyperlink ref="T67" r:id="rId45"/>
+    <hyperlink ref="T38" r:id="rId36"/>
+    <hyperlink ref="T39" r:id="rId37"/>
+    <hyperlink ref="T40" r:id="rId38"/>
+    <hyperlink ref="T43" r:id="rId39"/>
+    <hyperlink ref="T44" r:id="rId40"/>
+    <hyperlink ref="T45" r:id="rId41"/>
+    <hyperlink ref="T46" r:id="rId42"/>
+    <hyperlink ref="T59" r:id="rId43"/>
+    <hyperlink ref="T65" r:id="rId44"/>
+    <hyperlink ref="T66" r:id="rId45"/>
     <hyperlink ref="T71" r:id="rId46"/>
     <hyperlink ref="T72" r:id="rId47"/>
     <hyperlink ref="T74" r:id="rId48"/>
     <hyperlink ref="T75" r:id="rId49"/>
     <hyperlink ref="T76" r:id="rId50"/>
     <hyperlink ref="T78" r:id="rId51"/>
     <hyperlink ref="T79" r:id="rId52"/>
     <hyperlink ref="T80" r:id="rId53"/>
     <hyperlink ref="T94" r:id="rId54"/>
     <hyperlink ref="T95" r:id="rId55"/>
     <hyperlink ref="T96" r:id="rId56"/>
     <hyperlink ref="T110" r:id="rId57"/>
     <hyperlink ref="T111" r:id="rId58"/>
     <hyperlink ref="T112" r:id="rId59"/>
     <hyperlink ref="T113" r:id="rId60"/>
     <hyperlink ref="T114" r:id="rId61"/>
     <hyperlink ref="T115" r:id="rId62"/>
     <hyperlink ref="T117" r:id="rId63"/>
     <hyperlink ref="T118" r:id="rId64"/>
     <hyperlink ref="T119" r:id="rId65"/>
     <hyperlink ref="T120" r:id="rId66"/>
     <hyperlink ref="T121" r:id="rId67"/>
     <hyperlink ref="T122" r:id="rId68"/>
     <hyperlink ref="T123" r:id="rId69"/>
     <hyperlink ref="T124" r:id="rId70"/>