--- v1 (2026-07-11)
+++ v2 (2026-09-10)
@@ -1102,77 +1102,77 @@
   <si>
     <t>Kia Taiwan</t>
   </si>
   <si>
     <t>台灣森那美起亞</t>
   </si>
   <si>
     <t>MNC Auto</t>
   </si>
   <si>
     <t>Kia Corporation (KRX: 000270) — Hyundai Motor Group</t>
   </si>
   <si>
     <t>Innocean Worldwide (HMG captive) — global creative + media primary; David&amp;Goliath in US; TW local via 台灣森那美起亞-appointed shops</t>
   </si>
   <si>
     <t>Hyundai Motor Group captive (Innocean independent/family-owned)</t>
   </si>
   <si>
     <t>global captive + TW distributor local</t>
   </si>
   <si>
     <t>Kia EV6 / EV9 global EV launches (Innocean) | Kia 'Movement that Inspires' brand platform 2021 refresh | Sportage / Sorento TW SUV campaigns</t>
   </si>
   <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>Fubon Financial Holding</t>
+  </si>
+  <si>
+    <t>富邦金控</t>
+  </si>
+  <si>
+    <t>Wedge 1 — 'You are the only Top-2 FHC without a structural AOR. That is an opportunity, not a problem — let us be your idea AOR, not your scale AOR.' Fubon's fragmented model means a challenger can pitch 'best-idea-wins' partnership without dislodging an incumbent network — unique entry condition vs Cathay (Ogilvy-locked) or CTBC.</t>
+  </si>
+  <si>
     <t>2412</t>
   </si>
   <si>
     <t>Chunghwa Telecom</t>
   </si>
   <si>
     <t>中華電信</t>
   </si>
   <si>
     <t>Procurement playbook, not AOR pitch: build a 'CHT framework agreement' play — pre-qualified panel for tendered creative briefs, with a permanent bid-desk capability inside WPP Taiwan to respond to 政府採購網 RFPs within statutory windows (often 14-21 days).</t>
   </si>
   <si>
     <t>Historical: Proximity Taiwan won an integrated AOR in 2005 (~$5.4M annual billings, Campaign Asia) | 聯旭 (United Advertising) on roster in 2000s</t>
   </si>
   <si>
-    <t>2881</t>
-[...10 lines deleted...]
-  <si>
     <t>3045</t>
   </si>
   <si>
     <t>Taiwan Mobile</t>
   </si>
   <si>
     <t>台灣大哥大</t>
   </si>
   <si>
     <t>Fubon Group</t>
   </si>
   <si>
     <t>WPP already owns the brand-architecture chair: Superunion built 'Open Possible' / Planet Possible in 2020. Lead with 'we shaped the brand identity that 'Taiwan Duck' lives inside — let us shape the platform that activates it next'. This is the strongest single wedge.</t>
   </si>
   <si>
     <t>Historical (Brain Magazine 2007 data): Dentsu Taiwan creative + ZenithOptimedia media | April 2024 '台哥Duck' brand campaign launched without publicly credited agency</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Yulon Motor</t>
   </si>
   <si>
     <t>裕隆汽車</t>
@@ -1294,98 +1294,98 @@
   <si>
     <t>富邦媒體科技</t>
   </si>
   <si>
     <t>Wedge 1 — 'Coupang is brand-led. Shopee is celebrity-led. You are still performance-led. Which one of those wins 2027?' This is the only wedge that gets past the in-house wall. Pitch a holding-level momo brand platform that gives momo an EMOTIONAL story (something Coupang/Shopee can't easily copy because they're foreign brands without Taiwan-origin equity). The 'Taiwan's own e-commerce' angle is real and underused. Cite https://finance.technews.tw/2024/01/03/momo-vs-coupang/</t>
   </si>
   <si>
     <t>momo熊 mascot-led TVC franchise (continuous) | Celebrity endorsement campaigns (Jay Chou, Aaron Yan, others) | Anniversary / 雙11 / shopping festival saturation campaigns</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>POYA International</t>
   </si>
   <si>
     <t>寶雅國際</t>
   </si>
   <si>
     <t>Brand-elevation for POYA Beauty format: POYA's &gt;50%-cosmetics shelf strategy puts it in direct creative collision with Watsons and Cosmed, both of which have global-network agency depth. WPP (Ogilvy / VML) can credibly offer K-beauty/J-beauty category marketing depth POYA cannot self-source.</t>
   </si>
   <si>
     <t>POYA anniversary / beauty-category drop TVC cycles | POYA Home hardware-focused spin-off brand launch (2023-25) | POYA Pay loyalty program campaigns</t>
   </si>
   <si>
+    <t>mnc-hyundai-taiwan</t>
+  </si>
+  <si>
+    <t>Hyundai Taiwan</t>
+  </si>
+  <si>
+    <t>南陽實業 / 現代汽車台灣</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Company (KRX: 005380); distributed by 南陽實業 (Nan Yang Industrial Co.)</t>
+  </si>
+  <si>
+    <t>Innocean Worldwide (Hyundai Motor Group captive in-house) — global creative + media primary; TW local via 南陽實業-appointed shops</t>
+  </si>
+  <si>
+    <t>Hyundai Motor Group captive (Innocean is independent/family-owned, not WPP/Omnicom/Publicis/IPG)</t>
+  </si>
+  <si>
+    <t>global captive creative + media; TW distributor local</t>
+  </si>
+  <si>
+    <t>Hyundai Ioniq 5 / Ioniq 6 EV global launch (Innocean) | Hyundai Tucson / Santa Fe TW SUV campaigns | Genesis brand re-launch TW 2018</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>E.SUN Financial Holding</t>
+  </si>
+  <si>
+    <t>玉山金控</t>
+  </si>
+  <si>
+    <t>ESG-as-brand-platform: E.SUN has the strongest sustainability substance in Taiwan banking and the weakest creative articulation. Build a flagship corporate-brand platform from the Sustainability Academy + nature-positive finance story. Avoid generic 'green' tropes; the bar is high.</t>
+  </si>
+  <si>
     <t>2886</t>
   </si>
   <si>
     <t>Mega Financial Holding</t>
   </si>
   <si>
     <t>兆豐金控</t>
   </si>
   <si>
     <t>Wedge 1 — 'You are the only Taiwan FHC that has publicly walked away from non-real-name social ads. That is a brand position. Stop letting business press tell it for you.' Chairman Tung's 2024 pullback is a defensible, differentiating, anti-fraud trust posture that no peer has. It is currently being communicated as a regulatory news story rather than a Mega brand platform. Build the consumer-facing 'trust by design' platform around it. Sources: https://udn.com/news/story/7239/8345161</t>
   </si>
   <si>
-    <t>mnc-hyundai-taiwan</t>
-[...34 lines deleted...]
-  <si>
     <t>2926</t>
   </si>
   <si>
     <t>Eslite Spectrum</t>
   </si>
   <si>
     <t>誠品生活</t>
   </si>
   <si>
     <t>Eslite Group</t>
   </si>
   <si>
     <t>Asia expansion creative platform — NOT an AOR, but a regional brand-launch partner. KL is open; HK exists; Suzhou is anchor; rumored Japan / Singapore / additional China cities. A WPP shop could pitch as the 'Asia expansion translator' — preserving Taipei DNA while localizing for new markets. This is the cleanest wedge: it is project-shaped, time-boxed, and respects in-house ownership of mainline brand.</t>
   </si>
   <si>
     <t>In-house cultural curation, strong internal creative/design team | Print, in-store, digital communications all produced internally</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>Lion Travel Service</t>
   </si>
   <si>
     <t>雄獅旅行社</t>
@@ -1726,195 +1726,195 @@
   <si>
     <t>mnc-audi-taiwan</t>
   </si>
   <si>
     <t>Audi Taiwan</t>
   </si>
   <si>
     <t>台灣奧迪</t>
   </si>
   <si>
     <t>Audi AG / Volkswagen AG (Xetra: VOW3) — VW Group premium</t>
   </si>
   <si>
     <t>BBH London (Publicis Groupe) — global creative since 2022; PHD (Omnicom) global media (VW Group EMEA 2020); MediaCom/EssenceMediacom (WPP) legacy APAC; TW local via Audi Taiwan-appointed shops</t>
   </si>
   <si>
     <t>Publicis Groupe (creative) + Omnicom (media); WPP legacy</t>
   </si>
   <si>
     <t>global creative + media; TW local activation</t>
   </si>
   <si>
     <t>Audi e-tron GT + Q4 e-tron EV launch (BBH global) | Audi 'Future is an Attitude' brand platform | Q5 / Q7 / A6 TW retail campaigns</t>
   </si>
   <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>85°C Bakery Café</t>
+  </si>
+  <si>
+    <t>美食-KY</t>
+  </si>
+  <si>
+    <t>Brand identity / packaging work handled by design consultancy Cizoo (囍樹) — design firm, not AOR</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>中華開發金控</t>
+  </si>
+  <si>
+    <t>KGI Bank rebrand from Cosmos Bank (2014-2018 transition) — agency not publicly credited | China Life Insurance acquired 2017 — separate brand marketing operation under the FHC umbrella</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>Hua Nan Financial Holding</t>
+  </si>
+  <si>
+    <t>華南金控</t>
+  </si>
+  <si>
+    <t>Hua Nan Bank credit card / digital banking campaigns — project basis | SnY youth-account sub-brand campaigns</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Taisun Enterprise</t>
+  </si>
+  <si>
+    <t>泰山企業</t>
+  </si>
+  <si>
+    <t>仙草蜜 / 八寶粥 long-running TVC franchises | Magnolia milk (under license, terminated mid-2020s)</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Standard Foods Corporation</t>
+  </si>
+  <si>
+    <t>佳格食品</t>
+  </si>
+  <si>
+    <t>Quaker oats Taiwan campaigns (long-running) | 桂格 supplement franchise (人蔘雞精, 完膳營養素) | 福樂 fresh milk dairy campaigns</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>Wei Chuan Foods</t>
+  </si>
+  <si>
+    <t>味全食品</t>
+  </si>
+  <si>
+    <t>Ting Hsin International Group</t>
+  </si>
+  <si>
+    <t>林鳳營 fresh milk — long-running 'thick mouthfeel' positioning, brand rehab post-2014 oil crisis | 貝納頌 coffee, 每日C juice | Ting Hsin group cross-promotion with Master Kong (PRC sister brand)</t>
+  </si>
+  <si>
+    <t>5871</t>
+  </si>
+  <si>
+    <t>Chailease Holding</t>
+  </si>
+  <si>
+    <t>中租控股</t>
+  </si>
+  <si>
+    <t>中租zuLet leasing brand campaigns | SME-financing brand storytelling featuring well-known endorsers | Cross-strait expansion brand work</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>Taiwan Cement Corporation</t>
+  </si>
+  <si>
+    <t>台灣水泥</t>
+  </si>
+  <si>
+    <t>Industrial</t>
+  </si>
+  <si>
+    <t>Taiwan Cement Foundation Mountains-and-Seas concert series sponsorship | ESG / low-carbon building materials brand storytelling | Molicel battery brand work (energy-storage pivot)</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>Asia Cement Corporation</t>
+  </si>
+  <si>
+    <t>亞洲水泥</t>
+  </si>
+  <si>
+    <t>Far Eastern Group cross-brand cultural sponsorships | Corporate-brand ESG reporting</t>
+  </si>
+  <si>
+    <t>9943</t>
+  </si>
+  <si>
+    <t>Holiday KTV</t>
+  </si>
+  <si>
+    <t>好樂迪</t>
+  </si>
+  <si>
+    <t>Post-pandemic recovery TVC cycles (2023-2025) | Music-IP tie-in promotions and flagship-store launches | YouTube pre-roll and youth-platform campaigns</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>Ambassador Hotel</t>
+  </si>
+  <si>
+    <t>國賓大飯店</t>
+  </si>
+  <si>
+    <t>F&amp;B brand work (Cantonese, Sichuan, A Cut steakhouse) | Taipei flagship redevelopment communications (Hongtai JV, ongoing through 2024-25)</t>
+  </si>
+  <si>
     <t>2812</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Credit card and mortgage campaigns (central-Taiwan media weighting) | Local-community CSR sponsorships</t>
-  </si>
-[...133 lines deleted...]
-    <t>F&amp;B brand work (Cantonese, Sichuan, A Cut steakhouse) | Taipei flagship redevelopment communications (Hongtai JV, ongoing through 2024-25)</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>Yulon Finance Corporation</t>
   </si>
   <si>
     <t>裕融企業</t>
   </si>
   <si>
     <t>格上租車 Car Plus rental brand TVC and OOH cycles (continuous) | 裕融 auto-loan brand campaigns aligned with Yulon Motor (2227) and China Motor (2204) launches | 新鑫 personal loan brand work</t>
   </si>
   <si>
     <t>mnc-ford-taiwan</t>
   </si>
   <si>
     <t>Ford Lio Ho Motor</t>
   </si>
   <si>
     <t>福特六和</t>
   </si>
   <si>
     <t>Ford Motor Company (NYSE: F); JV with Lio Ho Group (六和機械) — Ford Lio Ho (福特六和)</t>
   </si>
@@ -3825,51 +3825,51 @@
         <v>57</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>107</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="12">
         <v>14</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="8">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P11" s="15" t="s">
         <v>100</v>
       </c>
       <c r="Q11" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>108</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>109</v>
       </c>
       <c r="T11" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C12" s="4" t="s">
@@ -5877,168 +5877,168 @@
       <c r="M45" s="6">
         <v>21</v>
       </c>
       <c r="N45" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O45" s="8">
         <v>59</v>
       </c>
       <c r="P45" s="15" t="s">
         <v>100</v>
       </c>
       <c r="Q45" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S45" s="4" t="s">
         <v>363</v>
       </c>
       <c r="T45" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="46" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>366</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5">
-        <v>1800</v>
+        <v>1100</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M46" s="17"/>
       <c r="N46" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O46" s="8">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P46" s="15" t="s">
         <v>100</v>
       </c>
       <c r="Q46" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R46" s="4" t="s">
         <v>367</v>
       </c>
       <c r="S46" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T46" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="T46" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="4" t="s">
+      <c r="B47" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="C47" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="C47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="4" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5">
-        <v>1100</v>
+        <v>1800</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M47" s="17"/>
       <c r="N47" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O47" s="8">
         <v>55</v>
       </c>
       <c r="P47" s="15" t="s">
         <v>100</v>
       </c>
       <c r="Q47" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R47" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="S47" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="S47" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="T47" s="11" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="48" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>374</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>375</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>376</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5">
@@ -6579,197 +6579,197 @@
         <v>328</v>
       </c>
       <c r="M57" s="17"/>
       <c r="N57" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O57" s="8">
         <v>55</v>
       </c>
       <c r="P57" s="15" t="s">
         <v>100</v>
       </c>
       <c r="Q57" s="10" t="s">
         <v>26</v>
       </c>
       <c r="R57" s="4" t="s">
         <v>426</v>
       </c>
       <c r="S57" s="4" t="s">
         <v>427</v>
       </c>
       <c r="T57" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>430</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>39</v>
+        <v>358</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>24</v>
+        <v>431</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H58" s="13"/>
       <c r="I58" s="4" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>328</v>
+        <v>432</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>24</v>
+        <v>433</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="M58" s="17"/>
+        <v>434</v>
+      </c>
+      <c r="M58" s="6">
+        <v>21</v>
+      </c>
       <c r="N58" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O58" s="8">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>49</v>
+      </c>
+      <c r="P58" s="16" t="s">
+        <v>115</v>
       </c>
       <c r="Q58" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R58" s="4" t="s">
-        <v>431</v>
+        <v>24</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="59" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>435</v>
+      </c>
+      <c r="T58" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>358</v>
+        <v>39</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>435</v>
+        <v>24</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G59" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H59" s="5">
+        <v>550</v>
+      </c>
+      <c r="I59" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="H59" s="13"/>
-[...2 lines deleted...]
-      </c>
       <c r="J59" s="4" t="s">
-        <v>436</v>
+        <v>328</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>437</v>
+        <v>24</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="M59" s="17"/>
       <c r="N59" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O59" s="8">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P59" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q59" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R59" s="4" t="s">
-        <v>24</v>
+        <v>439</v>
       </c>
       <c r="S59" s="4" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-    <row r="60" ht="79" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="T59" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" ht="90" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H60" s="5">
-        <v>550</v>
+        <v>180</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M60" s="17"/>
       <c r="N60" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O60" s="8">
         <v>47</v>
       </c>
       <c r="P60" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q60" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R60" s="4" t="s">
         <v>443</v>
@@ -7954,163 +7954,163 @@
       </c>
       <c r="Q80" s="14" t="s">
         <v>84</v>
       </c>
       <c r="R80" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S80" s="4" t="s">
         <v>571</v>
       </c>
       <c r="T80" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="81" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>572</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>574</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G81" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="H81" s="5">
+        <v>80</v>
+      </c>
+      <c r="I81" s="4" t="s">
         <v>141</v>
-      </c>
-[...2 lines deleted...]
-        <v>24</v>
       </c>
       <c r="J81" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M81" s="17"/>
       <c r="N81" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O81" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P81" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q81" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R81" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S81" s="4" t="s">
         <v>575</v>
       </c>
       <c r="T81" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="82" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="82" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>576</v>
       </c>
       <c r="B82" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="C82" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="4" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="H82" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="13"/>
       <c r="I82" s="4" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="J82" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M82" s="17"/>
       <c r="N82" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O82" s="8">
         <v>0</v>
       </c>
       <c r="P82" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q82" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S82" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="T82" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="83" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
         <v>579</v>
       </c>
-      <c r="T82" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A83" s="4" t="s">
+      <c r="B83" s="4" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>581</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H83" s="13"/>
       <c r="I83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>24</v>
@@ -8130,51 +8130,51 @@
       </c>
       <c r="Q83" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R83" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S83" s="4" t="s">
         <v>582</v>
       </c>
       <c r="T83" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>583</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>584</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>585</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H84" s="13"/>
       <c r="I84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L84" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M84" s="17"/>
       <c r="N84" s="19" t="s">
@@ -8197,161 +8197,161 @@
       </c>
       <c r="T84" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>587</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>589</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G85" s="4" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H85" s="13"/>
       <c r="I85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M85" s="17"/>
       <c r="N85" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O85" s="8">
         <v>0</v>
       </c>
       <c r="P85" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q85" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R85" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S85" s="4" t="s">
         <v>590</v>
       </c>
       <c r="T85" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="86" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="86" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>591</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>593</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>24</v>
+        <v>594</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G86" s="4" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H86" s="13"/>
       <c r="I86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M86" s="17"/>
       <c r="N86" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O86" s="8">
         <v>0</v>
       </c>
       <c r="P86" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q86" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R86" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S86" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="T86" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="87" ht="66" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>598</v>
+        <v>24</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H87" s="13"/>
       <c r="I87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M87" s="17"/>
       <c r="N87" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O87" s="8">
@@ -8362,176 +8362,176 @@
       </c>
       <c r="Q87" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R87" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S87" s="4" t="s">
         <v>599</v>
       </c>
       <c r="T87" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>600</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>602</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>39</v>
+        <v>603</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H88" s="13"/>
       <c r="I88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L88" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M88" s="17"/>
       <c r="N88" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O88" s="8">
         <v>0</v>
       </c>
       <c r="P88" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q88" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R88" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S88" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="T88" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="D89" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="T88" s="4" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E89" s="4" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G89" s="4" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="H89" s="13"/>
       <c r="I89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L89" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M89" s="17"/>
       <c r="N89" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O89" s="8">
         <v>0</v>
       </c>
       <c r="P89" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q89" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R89" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S89" s="4" t="s">
         <v>608</v>
       </c>
       <c r="T89" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="90" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
         <v>609</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>610</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>611</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>607</v>
+        <v>388</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="H90" s="13"/>
       <c r="I90" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J90" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L90" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M90" s="17"/>
       <c r="N90" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O90" s="8">
         <v>0</v>
       </c>
       <c r="P90" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q90" s="18" t="s">
@@ -8545,100 +8545,100 @@
       </c>
       <c r="T90" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>613</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>614</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>615</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>388</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G91" s="4" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="H91" s="13"/>
       <c r="I91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J91" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L91" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M91" s="17"/>
       <c r="N91" s="19" t="s">
         <v>161</v>
       </c>
       <c r="O91" s="8">
         <v>0</v>
       </c>
       <c r="P91" s="16" t="s">
         <v>115</v>
       </c>
       <c r="Q91" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R91" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S91" s="4" t="s">
         <v>616</v>
       </c>
       <c r="T91" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="92" ht="53" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="92" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>617</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>619</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>388</v>
+        <v>39</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H92" s="13"/>
       <c r="I92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>328</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L92" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M92" s="17"/>
       <c r="N92" s="19" t="s">
@@ -9938,51 +9938,51 @@
       </c>
       <c r="Q114" s="18" t="s">
         <v>141</v>
       </c>
       <c r="R114" s="4" t="s">
         <v>24</v>
       </c>
       <c r="S114" s="4" t="s">
         <v>736</v>
       </c>
       <c r="T114" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="115" ht="40" customHeight="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
         <v>737</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>738</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>739</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G115" s="4" t="s">
         <v>141</v>
       </c>
       <c r="H115" s="13"/>
       <c r="I115" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J115" s="4" t="s">
         <v>715</v>
       </c>
       <c r="K115" s="4" t="s">
         <v>715</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>715</v>
       </c>
       <c r="M115" s="17"/>
       <c r="N115" s="20" t="s">
@@ -11221,52 +11221,52 @@
     <hyperlink ref="T19" r:id="rId17"/>
     <hyperlink ref="T20" r:id="rId18"/>
     <hyperlink ref="T21" r:id="rId19"/>
     <hyperlink ref="T22" r:id="rId20"/>
     <hyperlink ref="T23" r:id="rId21"/>
     <hyperlink ref="T24" r:id="rId22"/>
     <hyperlink ref="T25" r:id="rId23"/>
     <hyperlink ref="T26" r:id="rId24"/>
     <hyperlink ref="T27" r:id="rId25"/>
     <hyperlink ref="T28" r:id="rId26"/>
     <hyperlink ref="T29" r:id="rId27"/>
     <hyperlink ref="T30" r:id="rId28"/>
     <hyperlink ref="T31" r:id="rId29"/>
     <hyperlink ref="T32" r:id="rId30"/>
     <hyperlink ref="T33" r:id="rId31"/>
     <hyperlink ref="T34" r:id="rId32"/>
     <hyperlink ref="T35" r:id="rId33"/>
     <hyperlink ref="T36" r:id="rId34"/>
     <hyperlink ref="T37" r:id="rId35"/>
     <hyperlink ref="T38" r:id="rId36"/>
     <hyperlink ref="T39" r:id="rId37"/>
     <hyperlink ref="T40" r:id="rId38"/>
     <hyperlink ref="T43" r:id="rId39"/>
     <hyperlink ref="T44" r:id="rId40"/>
     <hyperlink ref="T45" r:id="rId41"/>
-    <hyperlink ref="T46" r:id="rId42"/>
-    <hyperlink ref="T59" r:id="rId43"/>
+    <hyperlink ref="T47" r:id="rId42"/>
+    <hyperlink ref="T58" r:id="rId43"/>
     <hyperlink ref="T65" r:id="rId44"/>
     <hyperlink ref="T66" r:id="rId45"/>
     <hyperlink ref="T71" r:id="rId46"/>
     <hyperlink ref="T72" r:id="rId47"/>
     <hyperlink ref="T74" r:id="rId48"/>
     <hyperlink ref="T75" r:id="rId49"/>
     <hyperlink ref="T76" r:id="rId50"/>
     <hyperlink ref="T78" r:id="rId51"/>
     <hyperlink ref="T79" r:id="rId52"/>
     <hyperlink ref="T80" r:id="rId53"/>
     <hyperlink ref="T94" r:id="rId54"/>
     <hyperlink ref="T95" r:id="rId55"/>
     <hyperlink ref="T96" r:id="rId56"/>
     <hyperlink ref="T110" r:id="rId57"/>
     <hyperlink ref="T111" r:id="rId58"/>
     <hyperlink ref="T112" r:id="rId59"/>
     <hyperlink ref="T113" r:id="rId60"/>
     <hyperlink ref="T114" r:id="rId61"/>
     <hyperlink ref="T115" r:id="rId62"/>
     <hyperlink ref="T117" r:id="rId63"/>
     <hyperlink ref="T118" r:id="rId64"/>
     <hyperlink ref="T119" r:id="rId65"/>
     <hyperlink ref="T120" r:id="rId66"/>
     <hyperlink ref="T121" r:id="rId67"/>
     <hyperlink ref="T122" r:id="rId68"/>